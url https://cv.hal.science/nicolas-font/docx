--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -344,165 +344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
+                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04799724v1</w:t>
+                <w:t xml:space="preserve">halshs-04406535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
+                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04406535v1</w:t>
+                <w:t xml:space="preserve">halshs-04799724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des documents des collectivités : le cas des agents publics</w:t>
               </w:r>
@@ -965,303 +965,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La liberté syndicale : du droit privé au droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.486 - 491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'appel de la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 04, pp.189 - 194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme territoriale - Retour sur cinq ans de réforme de l'intercommunalité</w:t>
+                <w:t xml:space="preserve">Réforme territoriale : Retour sur cinq ans de réforme de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 02, pp.68</w:t>
+              <w:t xml:space="preserve">, 2016, 2, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217325v1</w:t>
+                <w:t xml:space="preserve">hal-02092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme territoriale : Retour sur cinq ans de réforme de l'intercommunalité</w:t>
+                <w:t xml:space="preserve">Réforme territoriale - Retour sur cinq ans de réforme de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.68-70</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092115v1</w:t>
+                <w:t xml:space="preserve">halshs-02217325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à la participation des fonctionnaires</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E916E4A"/>
+    <w:nsid w:val="5B72C13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4630,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>