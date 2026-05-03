--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -344,165 +344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
+                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04406535v1</w:t>
+                <w:t xml:space="preserve">halshs-04799724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
+                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04799724v1</w:t>
+                <w:t xml:space="preserve">halshs-04406535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des documents des collectivités : le cas des agents publics</w:t>
               </w:r>
@@ -965,303 +965,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'appel de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.189 - 194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La liberté syndicale : du droit privé au droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 06, pp.486 - 491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme territoriale : Retour sur cinq ans de réforme de l'intercommunalité</w:t>
+                <w:t xml:space="preserve">Réforme territoriale - Retour sur cinq ans de réforme de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.68-70</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092115v1</w:t>
+                <w:t xml:space="preserve">halshs-02217325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme territoriale - Retour sur cinq ans de réforme de l'intercommunalité</w:t>
+                <w:t xml:space="preserve">Réforme territoriale : Retour sur cinq ans de réforme de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 02, pp.68</w:t>
+              <w:t xml:space="preserve">, 2016, 2, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217325v1</w:t>
+                <w:t xml:space="preserve">hal-02092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à la participation des fonctionnaires</w:t>
               </w:r>
@@ -2748,165 +2748,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les addictions et la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les addictions au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Ordre des avocats près de la Cour d'appel de Nîmes (Dir. P. Lannoy), Jun 2013, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’effectivité des décisions du juge administratif de l’excès de pouvoir, entre applicabilité et adaptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau procès administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tribunal administratif de Nîmes, Jan 2013, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02134212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moyens de preuve et le juge administratif</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B72C13B"/>
+    <w:nsid w:val="C4F02FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4630,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>