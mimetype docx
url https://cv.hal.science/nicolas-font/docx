--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -344,234 +344,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
+                <w:t xml:space="preserve">La communication des documents des collectivités : le cas des agents publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04799724v1</w:t>
+                <w:t xml:space="preserve">halshs-04587512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
+                <w:t xml:space="preserve">La normalisation du statut particulier des collaborateurs d'élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04406535v1</w:t>
+                <w:t xml:space="preserve">halshs-04799724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication des documents des collectivités : le cas des agents publics</w:t>
+                <w:t xml:space="preserve">La fonction publique territoriale : un modèle d'avenir pour les relations de travail dans les services publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.288</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04587512v1</w:t>
+                <w:t xml:space="preserve">halshs-04406535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime disciplinaire des agents publics contractuels</w:t>
               </w:r>
@@ -896,234 +896,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'appel de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.189 - 194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté syndicale : du droit privé au droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.486 - 491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Référé-liberté et harcèlement moral dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.70-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092121v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02101418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme territoriale - Retour sur cinq ans de réforme de l'intercommunalité</w:t>
               </w:r>
@@ -2653,260 +2653,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les addictions et la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les addictions au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Ordre des avocats près de la Cour d'appel de Nîmes (Dir. P. Lannoy), Jun 2013, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité des décisions du juge administratif de l’excès de pouvoir, entre applicabilité et adaptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau procès administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tribunal administratif de Nîmes, Jan 2013, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risques émergents et chroniques: approche transdisciplinaire de caractérisation et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envirorisk, le forum de la gestion des risques naturels, technologiques et sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670421v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02134217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moyens de preuve et le juge administratif</w:t>
               </w:r>
@@ -4001,173 +4001,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’obligation des agents publics ne relevant pas d’une profession médicale de respecter le secret médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité hospitalière et la loi du 4 mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.105-116, 2005, Centre de recherches administratives, 2731404795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’erreur et le dol dans les contrats administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit civil et droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2005, 2731404272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134237v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02134249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4399,51 +4399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4F02FDE"/>
+    <w:nsid w:val="726AD2ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4630,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120064871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pontier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>