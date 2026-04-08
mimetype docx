--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26BA6F02"/>
+    <w:nsid w:val="ED1F927F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>