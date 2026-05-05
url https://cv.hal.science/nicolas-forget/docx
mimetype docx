--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED1F927F"/>
+    <w:nsid w:val="4B02B3AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>