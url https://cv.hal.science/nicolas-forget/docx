--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Forget </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d'Azur, CNRS UMR 7010)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5366-9777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198109717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rYghqmUAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche à l'Institut de Physique de Nice (Université Côte d’Azur, CNRS UMR 7010), Nice</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2022 : FASTLITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2022 : Directeur général délégué / directeur scientifique, Fastlite, Antibes2005 - 2016 : Ingénieur de recherche, Fastlite, Orsay -Antibes-Valbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : HABILITATION A DIRIGER DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur (Nice)Sujet : « Façonnage d'impulsions optiques et sources ultra-brèves ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2005 : THESE DE DOCTORAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée préparée à l'Ecole Polytechnique (Palaiseau) sous la direction de Patrick GEORGES (Institut d’Optique, Orsay) à l’ONERA (Palaiseau) aux laboratoires LULI (Ecole Polytechnique) et Aimé Cotton (CNRS, Orsay). Sujet : « Des amplificateurs lasers aux amplificateurs paramétriques : études de l’amplification paramétrique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : D.E.A. LASER ET MATIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Option « Laser et plasma », Ecole Polytecnique (Palaiseau). Stage de trois mois au laboratoire LULI (Ecole Polytechnique) sous la direction de Catherine LEBLANC portant sur la « Construction et étude d’un amplificateur régénératif large mode pour la chaîne PetaWatt du LULI » (physique des lasers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : ÉCOLE POLYTECHNIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promotion X98. Majeures de Physique I et II.Stage de recherche à l’ONERA (Palaiseau) sous la direction d’Emmanuel ROSENCHER portant sur le « Quasi-accord de phase par biréfringence de Fresnel » (optique non linéaire).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : CLASSES PREPARATOIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Massena (Nice), MPSI & MP*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing of Field-Resolved Molecular Fingerprints Beyond the Nyquist Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0062. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile high-average-power ultrafast infrared driver tailored for high-harmonic generation and vibrational spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Karras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.18874. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46325-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nonlinear refractive indices of bulk and liquid crystals by nonlinear chirped interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (12), pp.3243. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.487261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (12), pp.20311. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.459123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chirped interferometry for frequency-shift measurement and &amp;lt;i&amp;gt;χ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt; spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neradovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.116103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0109265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.543-546. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.380712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-induced nonlinear spatial shaping of infrared femtosecond pulses in nematic liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.015301. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1612-202X/aaf329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical optical response of nematic liquid crystal cells through electrically driven Fréedericksz transition: influence of the nematic layer thickness References and links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.2625 - 2630. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable angular shearing interferometer based on wedged liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (31), pp.8656. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.008656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution hyperspectral imaging with cascaded liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referenced characterization of femtosecond laser pulses by chirp scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Gitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (21), pp.24879. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Assion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Kourtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Brambrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-energy infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Organic Photonics + Electronics, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.1358706, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-area liquid-crystal spatial light modulator for amplitude modulation of high-power infrared laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mesplede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamaignère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2025 - Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.CA-10.6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel all-normal dispersion photonic crystal fiber design for low-noise coherent supercontinuum generation with 1030 nm pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swept Heterodyne Correlation for Long-Baseline Stellar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.ED-6.3, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Properties of Super-Continuum Generation in All-Normal Dispersion Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CF-11.1, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral coherence properties of continuum generation in bulk crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maingot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-crystal high power MIR OPCPA source tunable from 2.5 µm to 8 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Marie Stingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Bering Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.cf_12_3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret recipe for passive CEP stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schnürer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bariloche, Argentina. pp.M2.3, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UFO.2023.M2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An achromatic light phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cheriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCRYL - Workshop on Liquid crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-stable OPCPA at 2 μm, 16 fs, sub 100 mrad CEP noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Maksimenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA High-brightness Sources and Light-driven Interactions Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only liquid-crystal based pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loîc Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton compression in a multipass cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-only pulse shaper for multi-octave light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-Induced Nonlinear Spatial Shaping of Infrared Femtosecond Pulses in Nematic Liquid Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Maria Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristaux liquides prismatiques pour l’interférométrie à décalage : un dispositif statique, colinéaire et accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group delay steering of femtosecond pulses with liquid crystals cells : application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2018, Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses ; Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal cells for phase and group delay control of femtosecond pulses — Application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the group delay of fs pulses with liquid crystals for real-time spectroscopy and hyper-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Fransisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power mid-IR OPCPA system pumped by a femtosecond Yb-doped fiber amplifier (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, Frontiers in ultrafast optics: biomedical, scientific and industrial applications XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100941I, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and group delay control of femtosecond pulses with liquid crystal cells and application to hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101191B, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2261211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pumped mid-infrared few-cycle optical parametric chirped pulse amplifier source (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid state, fibre, and waveguide cohernt light sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable femtosecond delay-line based on liquid crystal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Residori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bortolozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and spatial shot-to-shot correlation analysis of bulk supercontinuum in the mid-infrared (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate mid-IR few-cycle source based on optical parametric chirped pulse amplification (MIR OPCPA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric van de Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise properties of supercontinuum generation in all-normal dispersion fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Compressed Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Scheffter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudius Riek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow-Noise Optical Parametric Amplifier for Stimulated Raman Scattering Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pinoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des amplificateurs laser aux amplificateurs paramétriques : études de l'amplification paramétrique optique à dérive de fréquence et du blocage de modes dans les oscillateurs paramétriques optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnage d’impulsions optiques et sources ultra-brèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Côte d'Azur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03638918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B02B3AF"/>
+    <w:nsid w:val="46A4F83D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5366-9777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198109717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rYghqmUAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Scheffter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Will" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Riek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jousselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Chatterjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pertot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Karras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46325-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maingot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Neradovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neradovskaia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maingot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Maria Di Pietro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bortolozzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Residori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aaf329" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.008656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gitzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024879" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Mesplede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rouzaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063266" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monvoisin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mesplede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouzaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110957" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thibaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcadier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109467" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jullien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110582" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Marie Stingel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Bering Petersen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232361" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Steinmeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schn&#252;rer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Ehrentraut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UFO.2023.M2.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Ramousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jargot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pertot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526918v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872366" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526901v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086677" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490200v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2261211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Coudreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinoteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03638918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>