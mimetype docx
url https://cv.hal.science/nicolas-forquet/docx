--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -190,356 +190,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of mass balance in life cycle assessment of nature-based solutions for wastewater treatment: key learning points from a case study</w:t>
+                <w:t xml:space="preserve">Position paper: Common mistakes and solutions for a better use of correlation- and regression-based approaches in environmental sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.106526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2024.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822900v1</w:t>
+                <w:t xml:space="preserve">hal-05122644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position paper: Common mistakes and solutions for a better use of correlation- and regression-based approaches in environmental sciences</w:t>
+                <w:t xml:space="preserve">The importance of mass balance in life cycle assessment of nature-based solutions for wastewater treatment: key learning points from a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192, pp.106526. </w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2024.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122644v1</w:t>
+                <w:t xml:space="preserve">hal-04822900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression-based design optimization of French treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91 (11), pp.1248 - 1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (2), pp.241 - 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -742,51 +742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Pueyo-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90 (2), pp.598-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -814,295 +814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow path monitoring by discontinuous time-lapse ERT: An application to survey relationships between secondary effluent infiltration and roots distribution</w:t>
+                <w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zhanna Grebenshchykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+                <w:t xml:space="preserve">Jacques Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boutin</w:t>
+                <w:t xml:space="preserve">Xavier Lachapelle-T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Moreau</w:t>
+                <w:t xml:space="preserve">Yves Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 326, pp.116839. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053534v1</w:t>
+                <w:t xml:space="preserve">hal-04564890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t>
+                <w:t xml:space="preserve">Flow path monitoring by discontinuous time-lapse ERT: An application to survey relationships between secondary effluent infiltration and roots distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanna Grebenshchykova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brisson</w:t>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lachapelle-T</w:t>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Comeau</w:t>
+                <w:t xml:space="preserve">Magali Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.116839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564890v1</w:t>
+                <w:t xml:space="preserve">hal-04053534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of phosphorus from treated wastewater in soil-based constructed wetlands</w:t>
               </w:r>
@@ -1261,64 +1261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HardwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, 24 p. </w:t>
@@ -1633,51 +1633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding time‐lapse electrical resistivity signals measured during contaminated snowmelt infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astri Søiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,64 +1789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 713, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2467,222 +2467,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale observation of deposit within the gravel matrix of a vertical flow constructed wetland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+                <w:t xml:space="preserve">Oxygen profile and clogging in vertical flow sand filters for on-site wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1178334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052411v1</w:t>
+                <w:t xml:space="preserve">hal-02604554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen profile and clogging in vertical flow sand filters for on-site wastewater treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boutin</w:t>
+                <w:t xml:space="preserve">Pore-scale observation of deposit within the gravel matrix of a vertical flow constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 170, pp.15-20. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (24), pp.3146-3150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1178334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604554v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF LOADING RATE AND MODES ON INFILTRATION OF TREATED WASTEWATER IN SOIL-BASED CONSTRUCTED WETLAND</w:t>
               </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL) and the Annual Conference of the Constructed Wetland Association, 38 (2), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,1275 +3042,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
+                <w:t xml:space="preserve">Land characterisation for soil-based constructed wetlands: Adapting investigation methods to design objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Meyer</w:t>
+                <w:t xml:space="preserve">A. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Claveau Mallet</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Forquet</w:t>
+                <w:t xml:space="preserve">M. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t>
+              <w:t xml:space="preserve">Water Practice and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.660-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wpt.2015.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196617v1</w:t>
+                <w:t xml:space="preserve">hal-01355934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land characterisation for soil-based constructed wetlands: Adapting investigation methods to design objectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple deterministic model of the hydraulic buffer effect in septic tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Practice and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wpt.2015.078⟩</w:t>
+              <w:t xml:space="preserve">Water and Environment Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wej.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355934v1</w:t>
+                <w:t xml:space="preserve">hal-01410206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple deterministic model of the hydraulic buffer effect in septic tanks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+                <w:t xml:space="preserve">Treatment performances of French constructed wetlands: Results from a database collected over the last 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and Environment Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wej.12114⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (9), pp.1333-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2015.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410206v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment performances of French constructed wetlands: Results from a database collected over the last 30 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morvannou</w:t>
+                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Claveau Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (9), pp.1333-1339. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2015.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243564v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing hydraulic properties of filter material of a vertical flow constructed wetland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling constructed wetlands with variably saturated vertical subsurface-flow for urban stormwater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vanclooster</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julien Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60, p. 325 - p. 335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.06.042⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 55, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926091v1</w:t>
+                <w:t xml:space="preserve">hal-01688776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling constructed wetlands with variably saturated vertical subsurface-flow for urban stormwater treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterizing hydraulic properties of filter material of a vertical flow constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanclooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 55, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">, 2013, 60, p. 325 - p. 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688776v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling aerobic biodegradation in vertical flow sand filters: Impact of operational considerations on oxygen transfer and bacterial activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle des installations d’assainissement non collectif : l’apport déterminant des outils de diagnostic non destructifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wanko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Breul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.054⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, p. 98 - p. 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598139v1</w:t>
+                <w:t xml:space="preserve">hal-00776421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of 2D surface ERT to on-site wastewater treatment survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.K. French</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.02.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597239v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of 2D surface ERT to on-site wastewater treatment survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597241v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des installations d’assainissement non collectif : l’apport déterminant des outils de diagnostic non destructifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling aerobic biodegradation in vertical flow sand filters: Impact of operational considerations on oxygen transfer and bacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (7), pp.2270-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776421v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphasic transfer of oxygen in vertical flow filters: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,64 +4387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphasic transfer of oxygen in vertical flow filters: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,51 +4521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphasic transfer of oxygen in vertical flow filters: A modelling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,64 +4784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Modelling for Oxygen Renewal Estimation in Vertical Flow Filter: Luxury or Necessity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,64 +4914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twi phase flow modelling for oxygen renewal estimation in vertical flow filter : luxury or necessity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphasic modelling of vertical flow filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,77 +5175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of ELAN GIS-Integrated Tool for Exploring Decentralized Wastewater Management by Treatment Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium On Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WETPOL, Sep 2025, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5264,1349 +5264,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydraulic modelling of a variably saturated treatment wetland for urban stormwater treatment to ensure resilient operation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D soil moisture dynamics within a tree root system monitored using OhmPi, an open-source, open-hardware resistivity meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of Wetland Systems for Water Pollution Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and geophysics: Illuminating the subsurface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Zurich, Switzerland. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62329/WUMM3495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196903v1</w:t>
+                <w:t xml:space="preserve">hal-04465234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et scénarios envisagés pour la réhabilitation de la filière de traitement des eaux usées par filtres plantés de roseaux (FPR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Astee, Jun 2024, Quimper (FR), France</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772368v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we need trees in Treatment Wetland models ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pueyo-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; ODE (Office de l'eau de la Martinique); Caribbean Water &amp; Sewerage Association Inc; Hupanam, Nov 2024, Ford-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D soil moisture dynamics within a tree root system monitored using OhmPi, an open-source, open-hardware resistivity meter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux et scénarios envisagés pour la réhabilitation de la filière de traitement des eaux usées par filtres plantés de roseaux (FPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and geophysics: Illuminating the subsurface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">103ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astee, Jun 2024, Quimper (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465234v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydraulics and fate of micropollutants in a variably saturated treatment wetland for urban stormwater</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flowing insights: Key discoveries, recommendations, and guidelines from the Life Cycle Assessment of NBS WT with a focus on a constructed wetland case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Nov 2024, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196816v1</w:t>
+                <w:t xml:space="preserve">hal-04932983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowing insights: Key discoveries, recommendations, and guidelines from the Life Cycle Assessment of NBS WT with a focus on a constructed wetland case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term hydraulic modelling of a variably saturated treatment wetland for urban stormwater treatment to ensure resilient operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Nov 2024, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">18th International Conference of Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932983v1</w:t>
+                <w:t xml:space="preserve">hal-05196903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool for nature-based solutions selection and pre-sizing using hybrid models</w:t>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Pueyo-Ros</w:t>
+                <w:t xml:space="preserve">A. Watlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Comas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IWA international conference on éco-technologie for wastewater treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922952v1</w:t>
+                <w:t xml:space="preserve">hal-04428221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decision-support tool for nature-based solutions selection and pre-sizing using hybrid models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pueyo-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IWA international conference on éco-technologie for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEQUIA (The Laboratory of Chemical and Environmental Engineering of the University of Girona); ICRA (Catalan Institute for Water Research); Universitat de Girona, Jun 2023, Girona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428214v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments of OhmPi: Towards Small-Scale ERT Surveys and Monitoring Experiments in the Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest Developments of OhmPi: a New Software Architecture for Modular, Flexible and Evolutive ERT Acquisition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Watlet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2023 29th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Edimbourg, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428221v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology: a tool to ease communication and reveal hidden knowledge -Application to nature-based solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Comas</w:t>
+                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; RESEED; INSA/Lyon (National Institute of Applied Sciences); INSA/Lyon (Laboratory Waste Water, Environment, Pollution), Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922961v1</w:t>
+                <w:t xml:space="preserve">hal-03790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
+                <w:t xml:space="preserve">Ontology: a tool to ease communication and reveal hidden knowledge -Application to nature-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pueyo-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; RESEED; INSA/Lyon (National Institute of Applied Sciences); INSA/Lyon (Laboratory Waste Water, Environment, Pollution), Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790516v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques associées au vieillissement des filtres plantés de roseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Epnac 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epnac, Oct 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6625,333 +6625,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New biosensor for in-situ monitorings of treatment wetland well-function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676251v1</w:t>
+                <w:t xml:space="preserve">hal-03676261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biosensor for in-situ monitorings of treatment wetland well-function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sibourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676261v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients reduction in CW for treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des propriétés d'infiltration dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,51 +7153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7235,51 +7235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential flows in treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7317,51 +7317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment caractériser un sol en vue d'implanter une ZRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,424 +7432,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of phosphorus in two constructed wetlands receiving treated wastewater:contributions of free water, soil and plants retention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Specialist conference on Wetland Systems for water pollution control (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.3</w:t>
+              <w:t xml:space="preserve">Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608261v1</w:t>
+                <w:t xml:space="preserve">hal-02608521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">11e colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Antony, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608521v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of phosphorus in two constructed wetlands receiving treated wastewater:contributions of free water, soil and plants retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Antony, France. pp.4</w:t>
+              <w:t xml:space="preserve">IWA Specialist conference on Wetland Systems for water pollution control (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608520v1</w:t>
+                <w:t xml:space="preserve">hal-02608261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Suspended Solids Transport in Vertical Flow Constructed Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,377 +7881,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimisation of partly saturated single-stage vertical flow constructed wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging of French vertical flow constructed wetlands: combining approaches for better understanding and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international symposium on wetland pollutant dynamics and control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.176-177</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602363v1</w:t>
+                <w:t xml:space="preserve">hal-02602360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Jaegler</w:t>
+                <w:t xml:space="preserve">Design optimisation of partly saturated single-stage vertical flow constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">6th international symposium on wetland pollutant dynamics and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.176-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605735v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of French vertical flow constructed wetlands: combining approaches for better understanding and quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602360v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clogging of soil-based constructed wetlands for discharge of treated wastewater on treatment performances</w:t>
               </w:r>
@@ -8358,77 +8358,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clogging of soil-based constructed wetlands for discharge of treated wastewater on treatment performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8447,256 +8447,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment performances of French constructed wetlands. Results from a database collected over the last 30 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morvannou</w:t>
+                <w:t xml:space="preserve">Modelling bioclogging effects in Constructed Wetlands for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Shanghai, pp.635-643</w:t>
+              <w:t xml:space="preserve">COMSOL Conference Cambridge 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600868v1</w:t>
+                <w:t xml:space="preserve">hal-02600700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bioclogging effects in Constructed Wetlands for wastewater treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Samso</w:t>
+                <w:t xml:space="preserve">Treatment performances of French constructed wetlands. Results from a database collected over the last 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference Cambridge 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, pp.635-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600700v1</w:t>
+                <w:t xml:space="preserve">hal-02600868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using one filter stage of unsaturated/saturated optimised vertical flow filters to reduce the footprint of constructed wetlands.</w:t>
               </w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghai, pp.776-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8803,103 +8803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land characterisation for soil-based planted discharge areas: which method for which objective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 th IWA International Conference on Wetland System for Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghai, China. pp.644-653</w:t>
@@ -8954,64 +8954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference HYDRUS Software Applications to Subsurface Flow and Contaminant Transport Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic. p. 245 - p. 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9075,51 +9075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9187,64 +9187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Perth, Australia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9269,51 +9269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filtres plantés de roseaux : évolutions actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnik Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9554,51 +9554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling variably saturated vertical flow constructed wetlands for urban stormwater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,51 +9688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnik Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETPOL conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9770,51 +9770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic wastewater characteristics in French rural areas: concentrations and ratios for treatment plant under 2000 population equivalent (120kg of bod 5 a day)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mercoiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9846,260 +9846,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diphasic oxygen transport in porous media: modeling approach, and vertical flow constructed wetlands experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Wanko</w:t>
+                <w:t xml:space="preserve">Solid respirometry to characterise the biodegradation kinetics in Vertical Flow Constructed Wetland (VFCW): a better insight for modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Clooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.3</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594900v1</w:t>
+                <w:t xml:space="preserve">hal-02593352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid respirometry to characterise the biodegradation kinetics in Vertical Flow Constructed Wetland (VFCW): a better insight for modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
+                <w:t xml:space="preserve">Diphasic oxygen transport in porous media: modeling approach, and vertical flow constructed wetlands experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Venice, Italy. pp.9</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593352v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10143,51 +10143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10236,256 +10236,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Of Tracer Tests In Constructed Wetlands For Combined Sewer Overflow Treatment Using The Hydrus-2D (Cw2D / Cwm1) Software Package</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fournel</w:t>
+                <w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Perth, Australia. pp.9, 2012</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598140v1</w:t>
+                <w:t xml:space="preserve">hal-00806253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ch. Saillé</w:t>
+                <w:t xml:space="preserve">Simulation Of Tracer Tests In Constructed Wetlands For Combined Sewer Overflow Treatment Using The Hydrus-2D (Cw2D / Cwm1) Software Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Dubois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
+              <w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Perth, Australia. pp.9, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806253v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10503,103 +10503,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de rejet végétalisées : analyse du fonctionnement et aide à la conception et à l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence francaise pour la biodiversité, 96 p., 2019, 978-2-37785-081-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10810,64 +10810,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance d’alimentation en filtres plantés de végétaux : pourquoi elle est nécessaire 2 fois par semaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epnac. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10885,64 +10885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre guide pour un cahier des clauses techniques particulières - cctp - filtres plantes de roseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estérelle Villemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,51 +11164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crétollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11369,51 +11369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du vieillissement des filtres plantés de roseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2019, pp.1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11448,51 +11448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ROSEEV : ROle du Sol dans les zonEs de rEjet Végétalisées. Etude de l'application de différentes charges hydrauliques sur la plateforme lysimétrique de Mionnay (69)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11527,51 +11527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ROSEEV : ROle du Sol dans les zonEs de rEjet Végétalisées : Résultats des six mois de suivi suite à la remise en fonctionnement de la plateforme lysimétrique de Mionnay (69)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11587,342 +11587,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats des six premiers mois de suivi de la plateforme lysimétrique de Mionnay (69). Rapport intermédiaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morvannou</w:t>
+                <w:t xml:space="preserve">Etudes préalables sur site. Une méthodologie pour décrire un site et choisir les points d'échantillonnage et/ou de mesure de capacité d'infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.50</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606815v1</w:t>
+                <w:t xml:space="preserve">hal-02606814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes préalables sur site. Une méthodologie pour décrire un site et choisir les points d'échantillonnage et/ou de mesure de capacité d'infiltration</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t>
+                <w:t xml:space="preserve">Résultats des six premiers mois de suivi de la plateforme lysimétrique de Mionnay (69)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2017, pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606814v1</w:t>
+                <w:t xml:space="preserve">hal-04564943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats des six premiers mois de suivi de la plateforme lysimétrique de Mionnay (69)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2017, pp.1-50</w:t>
+                <w:t xml:space="preserve">Résultats des six premiers mois de suivi de la plateforme lysimétrique de Mionnay (69). Rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564943v1</w:t>
+                <w:t xml:space="preserve">hal-02606815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BIOTRYTIS : Description du site expérimental, des équipements et de la métrologie. Rapport final Irstea-Onema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12180,77 +12180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infiltration d'eau usée traitée dans le sol pour les ZRV : revue bibliographique, objectifs de l'étude, moyens et méthodes mis en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12266,211 +12266,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Dubois</w:t>
+                <w:t xml:space="preserve">Diagnostic des filtres ANC à l'aide du paramètre O2 : caractérisation expérimentale de la mesure Dräger. Etude des liens entre concentration d'oxygène et colmatage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598128v1</w:t>
+                <w:t xml:space="preserve">hal-02598932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des filtres ANC à l'aide du paramètre O2 : caractérisation expérimentale de la mesure Dräger. Etude des liens entre concentration d'oxygène et colmatage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Petitjean</w:t>
+                <w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.42</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598932v1</w:t>
+                <w:t xml:space="preserve">hal-02598128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12488,51 +12488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment wetlands: A better understanding for more sustainable wastewater infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Engineering. Insa Lyon; Université Claude Bernard Lyon 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12621,51 +12621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Pueyo-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12728,90 +12728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elan: urban water planning scenarios for sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Volpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:030cd3725e459e734780e346165112efd75fbbdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12851,51 +12851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software for pre-sizing a Sargasso treatment system (app link : https://shiny.sk8.inrae.fr/app/reversaal-plateforme-sargasses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Maeder--Pras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d682b6101410866760293d59f48391bca10e026f;origin=https://hal.archives-ouvertes.fr/hal-04887943;visit=swh:1:snp:acc777b35a495dfcb0bdae4a5218d20c5cd327e7;anchor=swh:1:rel:4d57cbdf21ddb141d58f9039dd1963f02c8ae36b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13012,51 +13012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCFF3C61"/>
+    <w:nsid w:val="030E0A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13243,51 +13243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1154-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195460928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hai Yen Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pueyo-Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bloem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri S&#248;iland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Binley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen French" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nivala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Afferden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1268084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1178334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.06.042" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wanko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VRV31DR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. French" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.02.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZN9328-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wanko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.311" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pueyo-Ros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595732v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercoiret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;relle Villemagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Scheers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606814v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604717v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03113062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Volpes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:030cd3725e459e734780e346165112efd75fbbdd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Maeder--Pras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d682b6101410866760293d59f48391bca10e026f;origin=https://hal.archives-ouvertes.fr/hal-04887943;visit=swh:1:snp:acc777b35a495dfcb0bdae4a5218d20c5cd327e7;anchor=swh:1:rel:4d57cbdf21ddb141d58f9039dd1963f02c8ae36b;path=/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1154-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195460928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hai Yen Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pueyo-Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bloem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri S&#248;iland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Binley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen French" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nivala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Afferden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1268084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1178334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.06.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. French" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.02.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZN9328-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wanko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VRV31DR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wanko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.311" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pueyo-Ros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595732v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercoiret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;relle Villemagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Scheers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606814v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606815v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604717v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598932v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03113062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Volpes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:030cd3725e459e734780e346165112efd75fbbdd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Maeder--Pras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d682b6101410866760293d59f48391bca10e026f;origin=https://hal.archives-ouvertes.fr/hal-04887943;visit=swh:1:snp:acc777b35a495dfcb0bdae4a5218d20c5cd327e7;anchor=swh:1:rel:4d57cbdf21ddb141d58f9039dd1963f02c8ae36b;path=/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>