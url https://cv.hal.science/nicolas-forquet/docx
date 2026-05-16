--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -2779,290 +2779,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
+                <w:t xml:space="preserve">Modelling bioclogging in variably saturated porous media and the interactions between surface/subsurface flows: Application to Constructed Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Audebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Oxarango</w:t>
+                <w:t xml:space="preserve">R. Samso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603702v1</w:t>
+                <w:t xml:space="preserve">hal-01700725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bioclogging in variably saturated porous media and the interactions between surface/subsurface flows: Application to Constructed Wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01700725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land characterisation for soil-based constructed wetlands: Adapting investigation methods to design objectives</w:t>
               </w:r>
@@ -3765,260 +3765,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des installations d’assainissement non collectif : l’apport déterminant des outils de diagnostic non destructifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Breul</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.15⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776421v1</w:t>
+                <w:t xml:space="preserve">hal-02597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle des installations d’assainissement non collectif : l’apport déterminant des outils de diagnostic non destructifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, p. 98 - p. 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597241v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of 2D surface ERT to on-site wastewater treatment survey</w:t>
               </w:r>
@@ -6314,256 +6314,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
+                <w:t xml:space="preserve">Ontology: a tool to ease communication and reveal hidden knowledge -Application to nature-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pueyo-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; RESEED; INSA/Lyon (National Institute of Applied Sciences); INSA/Lyon (Laboratory Waste Water, Environment, Pollution), Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790516v1</w:t>
+                <w:t xml:space="preserve">hal-04922961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology: a tool to ease communication and reveal hidden knowledge -Application to nature-based solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Comas</w:t>
+                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; RESEED; INSA/Lyon (National Institute of Applied Sciences); INSA/Lyon (Laboratory Waste Water, Environment, Pollution), Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922961v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques associées au vieillissement des filtres plantés de roseaux</w:t>
               </w:r>
@@ -6769,77 +6769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of French vertical flow constructed wetlands: combining approaches for better understanding and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8453,90 +8453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling bioclogging effects in Constructed Wetlands for wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference Cambridge 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9643,230 +9643,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of the hydraulic properties of filtering materials of a vertical flow constructed wetland (VFCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morvannou</w:t>
+                <w:t xml:space="preserve">Domestic wastewater characteristics in French rural areas: concentrations and ratios for treatment plant under 2000 population equivalent (120kg of bod 5 a day)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETPOL conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">3rd International Congress Smallwat11. Wastewater in Small Communities. Towards the Millennium Development Goals (MDG) and the Water Framework Directive (WFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Seville, Spain. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595732v1</w:t>
+                <w:t xml:space="preserve">hal-02595717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic wastewater characteristics in French rural areas: concentrations and ratios for treatment plant under 2000 population equivalent (120kg of bod 5 a day)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mercoiret</w:t>
+                <w:t xml:space="preserve">On the characterization of the hydraulic properties of filtering materials of a vertical flow constructed wetland (VFCW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnik Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress Smallwat11. Wastewater in Small Communities. Towards the Millennium Development Goals (MDG) and the Water Framework Directive (WFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Seville, Spain. pp.5</w:t>
+              <w:t xml:space="preserve">WETPOL conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595717v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid respirometry to characterise the biodegradation kinetics in Vertical Flow Constructed Wetland (VFCW): a better insight for modelling</w:t>
               </w:r>
@@ -13012,51 +13012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="030E0A5F"/>
+    <w:nsid w:val="F8AD66D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13243,51 +13243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1154-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195460928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hai Yen Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pueyo-Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bloem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri S&#248;iland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Binley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen French" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nivala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Afferden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1268084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1178334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.06.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. French" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.02.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZN9328-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wanko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VRV31DR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wanko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.311" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pueyo-Ros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595732v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercoiret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;relle Villemagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Scheers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606814v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606815v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604717v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598932v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03113062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Volpes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:030cd3725e459e734780e346165112efd75fbbdd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Maeder--Pras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d682b6101410866760293d59f48391bca10e026f;origin=https://hal.archives-ouvertes.fr/hal-04887943;visit=swh:1:snp:acc777b35a495dfcb0bdae4a5218d20c5cd327e7;anchor=swh:1:rel:4d57cbdf21ddb141d58f9039dd1963f02c8ae36b;path=/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-forquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1154-5498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195460928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Troesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hai Yen Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pueyo-Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Comas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bloem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astri S&#248;iland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Binley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen French" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nivala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Afferden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1268084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1178334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2015.078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanclooster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.06.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. French" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.02.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZN9328-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wanko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VRV31DR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mose" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lawniczak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lawniczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wanko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.311" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sadowki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62329/WUMM3495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pueyo-Ros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04932983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05196903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320205" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320204" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercoiret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Clooster" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;relle Villemagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Scheers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266587v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhror" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raveau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606814v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606815v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604717v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598932v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03113062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Volpes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:030cd3725e459e734780e346165112efd75fbbdd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Maeder--Pras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d682b6101410866760293d59f48391bca10e026f;origin=https://hal.archives-ouvertes.fr/hal-04887943;visit=swh:1:snp:acc777b35a495dfcb0bdae4a5218d20c5cd327e7;anchor=swh:1:rel:4d57cbdf21ddb141d58f9039dd1963f02c8ae36b;path=/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>