--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -1866,463 +1866,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozans : quand l’archéologue du XXIe siècle part à la découverte de 200 000 ans de passé berrichon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Raudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Histoire et patrimoine de l'Indre, 134, pp.44-67</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252824v1</w:t>
+                <w:t xml:space="preserve">halshs-01240126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozans : quand l’archéologue du XXIe siècle part à la découverte de 200 000 ans de passé berrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Raudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Histoire et patrimoine de l'Indre, 134, pp.44-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240126v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athée-sur-Cher, &amp;quot;Touche Morin&amp;quot; : enceinte néolithique et établissement gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252934v1</w:t>
+                <w:t xml:space="preserve">halshs-01255081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Les Billettes&amp;quot; : un établissement rural gaulois et gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255081v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t>
               </w:r>
@@ -2432,234 +2432,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Les Billettes&amp;quot; : un établissement rural gaulois et gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
+                <w:t xml:space="preserve">Monts, « Les Hautes Varennes » : l'habitat rural du haut Moyen Age, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252975v1</w:t>
+                <w:t xml:space="preserve">halshs-01252980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monts, « Les Hautes Varennes » : l'habitat rural du haut Moyen Age, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
+                <w:t xml:space="preserve">Ballan-Miré « La Châtaigneraie » : la villa antique et l'occupation médiévale, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252980v1</w:t>
+                <w:t xml:space="preserve">halshs-01252960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballan-Miré « La Châtaigneraie » : la villa antique et l'occupation médiévale, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
+                <w:t xml:space="preserve">Athée-sur-Cher, &amp;quot;Touche Morin&amp;quot; : enceinte néolithique et établissement gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252960v1</w:t>
+                <w:t xml:space="preserve">halshs-01252934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena. Présentation du programme de recherche archéologique sur le village d'Esvres et son territoire communal et premiers résultats (2011-2012)</w:t>
               </w:r>
@@ -3461,476 +3461,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000 ans d’évolution des bords de Loire à Tours : les fouilles archéologiques de la clinique des Dames Blanches</w:t>
+                <w:t xml:space="preserve">Les granaria ruraux antiques dans les provinces de Gaules et de Germanies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les salons de Choiseul, 3e rencontres historiques [(R)évolution]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256293v1</w:t>
+                <w:t xml:space="preserve">halshs-01256132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Les greniers maçonnés ruraux antiques à plancher surélevé dans les provinces des Gaules et des Germanies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain (AGER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.389-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256302v1</w:t>
+                <w:t xml:space="preserve">hal-02124487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les granaria ruraux antiques dans les provinces de Gaules et de Germanies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256132v1</w:t>
+                <w:t xml:space="preserve">halshs-01256302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les greniers maçonnés ruraux antiques à plancher surélevé dans les provinces des Gaules et des Germanies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greniers ruraux ou entrepôts annonaires ? Fonction et répartition des granaria de grande capacité dans les provinces de Gaules et de Germanies (Ier-IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain (AGER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.389-405</w:t>
+              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124487v1</w:t>
+                <w:t xml:space="preserve">halshs-01256141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greniers ruraux ou entrepôts annonaires ? Fonction et répartition des granaria de grande capacité dans les provinces de Gaules et de Germanies (Ier-IIIe s. ap. J.-C.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2000 ans d’évolution des bords de Loire à Tours : les fouilles archéologiques de la clinique des Dames Blanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les salons de Choiseul, 3e rencontres historiques [(R)évolution]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256141v1</w:t>
+                <w:t xml:space="preserve">halshs-01256293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t>
               </w:r>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’Archéologique de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Université François Rabelais de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5208,263 +5208,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">hal-04397289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397289v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
               </w:r>
@@ -6256,77 +6256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2004, Vol. 1 (texte et photos) : 174 p. / 28 photos ; Vol. 2 (figures et inventaires) : 145 p. / 96 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6492,51 +6492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19D26D06"/>
+    <w:nsid w:val="EED1417A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9849-8358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ayala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudriller S&#233;verine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del&#233;mont Marielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02124487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Irribarria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9849-8358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ayala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudriller S&#233;verine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del&#233;mont Marielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02124487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Irribarria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>