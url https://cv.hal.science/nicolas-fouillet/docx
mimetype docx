--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1866,593 +1866,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01252771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozans : quand l’archéologue du XXIe siècle part à la découverte de 200 000 ans de passé berrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Raudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Histoire et patrimoine de l'Indre, 134, pp.44-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240126v1</w:t>
+                <w:t xml:space="preserve">halshs-01252824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozans : quand l’archéologue du XXIe siècle part à la découverte de 200 000 ans de passé berrichon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Raudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Histoire et patrimoine de l'Indre, 134, pp.44-67</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252824v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Les Billettes&amp;quot; : un établissement rural gaulois et gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atlas archéologique de Touraine, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01255081v1</w:t>
+                <w:t xml:space="preserve">halshs-01252975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Les Billettes&amp;quot; : un établissement rural gaulois et gallo-romain, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252975v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordances chronologiques à Tours aux Ier et IIe s. apr. J.-C. : questions posées à l’archéologie et à la dendrochronologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ferdière</w:t>
+                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Seigne</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01104182v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monts, « Les Hautes Varennes » : l'habitat rural du haut Moyen Age, in : Zadora-Rio É. (dir.) - Atlas Archéologique de Touraine</w:t>
               </w:r>
@@ -3036,217 +3036,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat rural du haut Moyen-Âge à Déols (Indre)</w:t>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen Âge à Déols (36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
+              <w:t xml:space="preserve">, 1999, 38, pp.159-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05191863v1</w:t>
+                <w:t xml:space="preserve">halshs-01255173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat rural du haut Moyen Âge à Déols (36)</w:t>
+                <w:t xml:space="preserve">Un habitat rural du haut Moyen-Âge à Déols (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 38, pp.159-194</w:t>
+              <w:t xml:space="preserve">, 1999, 38, pp.169-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01255173v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05191863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3461,299 +3461,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les granaria ruraux antiques dans les provinces de Gaules et de Germanies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256132v1</w:t>
+                <w:t xml:space="preserve">halshs-01256302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les greniers maçonnés ruraux antiques à plancher surélevé dans les provinces des Gaules et des Germanies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les granaria ruraux antiques dans les provinces de Gaules et de Germanies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain (AGER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.389-405</w:t>
+              <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124487v1</w:t>
+                <w:t xml:space="preserve">halshs-01256132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du sol sur le territoire communal d’Esvres-sur-Indre : méthode d’évaluation et premier bilan des dynamiques territoriales de La Tène finale à la fin de l’Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Les greniers maçonnés ruraux antiques à plancher surélevé dans les provinces des Gaules et des Germanies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Evena à la MSH (Inrap-Univ. de Tours/UMR 7324 CITERES-LAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain (AGER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.389-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256302v1</w:t>
+                <w:t xml:space="preserve">hal-02124487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greniers ruraux ou entrepôts annonaires ? Fonction et répartition des granaria de grande capacité dans les provinces de Gaules et de Germanies (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème de dendrochronologie à Tours au début de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’Archéologique de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Université François Rabelais de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thermes du « Lycée Descartes » à Tours : dendrochronologie et discordances chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6256,77 +6256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2004, Vol. 1 (texte et photos) : 174 p. / 28 photos ; Vol. 2 (figures et inventaires) : 145 p. / 96 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6492,51 +6492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, ZAC de la Grande Pièces. Rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EED1417A"/>
+    <w:nsid w:val="B8A69391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9849-8358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ayala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudriller S&#233;verine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del&#233;mont Marielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02124487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Irribarria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9849-8358" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ayala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudriller S&#233;verine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del&#233;mont Marielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02124487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/yhr6-ep50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Irribarria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>