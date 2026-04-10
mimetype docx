--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1006,277 +1006,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">PAG 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946701v1</w:t>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,217 +1338,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
+                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208925v1</w:t>
+                <w:t xml:space="preserve">hal-04237621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
+                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Semery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237621v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data Management Toolkit (RDMkit): guidelines for plant phenotyping data management and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,273 +2785,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for transcript assembly and differential gene expression (new isoforms) analysis in the context of transposable elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Loaec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale France Génomique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243323v1</w:t>
+                <w:t xml:space="preserve">hal-01246649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarks for transcript assembly and differential gene expression (new isoforms) analysis in the context of transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikaël Loaec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">Assemblée Générale France Génomique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246649v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3277,51 +3277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD825CDD"/>
+    <w:nsid w:val="80B01F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3508,51 +3508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-francillonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0665-4350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-francillonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0665-4350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>