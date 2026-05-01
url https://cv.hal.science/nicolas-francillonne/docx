--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -898,385 +898,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
+                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407506v1</w:t>
+                <w:t xml:space="preserve">hal-04946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
+                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946701v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,247 +1338,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Semery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237621v1</w:t>
+                <w:t xml:space="preserve">hal-04208925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208925v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en relation de données hétérogènes chez l’espèce modèle Arabidopsis thaliana dans une base de données graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBI; IFB; GDR BIM, Jul 2022, Rennes, France</w:t>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data Management Toolkit (RDMkit): guidelines for plant phenotyping data management and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Loaec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,51 +3277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80B01F3A"/>
+    <w:nsid w:val="C9360130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3508,51 +3508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-francillonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0665-4350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-francillonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0665-4350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Droesbeke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Dhondt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7148792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>