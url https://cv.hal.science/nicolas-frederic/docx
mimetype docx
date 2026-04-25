--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -75,424 +75,424 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loups, ours, lynx sont les boucs émissaires des mondes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien, Benoît Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux : Le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cavalier bleu, 2025, Collection Idées reçues, 979-10-318-0740-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05004792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitaux d'autochtonie et professionnalisation agricole. Le cas de l'agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l'autochtonie. Penser la transformation des rapports sociaux au prisme du 'local'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista cruzada en torno a las palabras “Naturaleza/medioambiente”, proyecto &amp;quot;Circulación de enfoques latinoamericanos y franceses en las ciencias sociales del trabajo&amp;quot;. Vidéo asociado al proyecto &amp;quot;Circulación de enfoques latinoamericanos y franceses en las ciencias sociales del trabajo: entrevistas cruzadas sobre conceptos centrales o emergentes&amp;quot; (trabatraba.hypotheses.org/132/2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interview [vidéo] croisée autour des mots “Nature/Environnement”. Projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot;. https://trabatraba.hypotheses.org/132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Manky Bonilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015151v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview croisée autour des mots “Nature/Environnement”, projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot;. Vidéo associée au projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot; . (https://trabatraba.hypotheses.org)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entrevista [video] cruzada en torno a las palabras “Naturaleza/medioambiente”. Proyecto &amp;quot;Circulación de enfoques latinoamericanos y franceses en las ciencias sociales del trabajo&amp;quot;. https://trabatraba.hypotheses.org/132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Manky Bonilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...138 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03825999v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -504,221 +504,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSA - Politique de la Prévention du Mal-Etre Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Webinaire "Santé et conditions de travail dans un contexte de prédation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613519v1</w:t>
+                <w:t xml:space="preserve">hal-04613510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Santé et conditions de travail dans un contexte de prédation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">MSA - Politique de la Prévention du Mal-Etre Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613510v1</w:t>
+                <w:t xml:space="preserve">hal-04613519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et bergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;malades du loup&amp;quot; : socio-anthroplogie des effets de la prédation sur la santé des éleveurs et bergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;malades du loup&amp;quot; : socio-anthroplogie des effets de la prédation sur la santé des éleveurs et bergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;malades du loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la présence des loups sur la santé des éleveurs. Une étude socio-anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,385 +1242,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « malades du loup » : retour sur la carrière morale des éleveurs et bergers confrontés à la prédation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire COADAPHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809788v1</w:t>
+                <w:t xml:space="preserve">hal-03808570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement comme facteur controversé de professionnalisation. Les politiques de conservation de la nature et la reconfiguration des mondes pastoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face aux loups. Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Réseaux des Caisses MSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809786v1</w:t>
+                <w:t xml:space="preserve">hal-03808540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux loups. Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’environnement comme facteur controversé de professionnalisation. Les politiques de conservation de la nature et la reconfiguration des mondes pastoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux des Caisses MSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808540v1</w:t>
+                <w:t xml:space="preserve">hal-03809786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude socio-anthropologique des effets de la présence des loups sur la santé des éleveurs et des bergers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les « malades du loup » : retour sur la carrière morale des éleveurs et bergers confrontés à la prédation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COADAPHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808570v1</w:t>
+                <w:t xml:space="preserve">hal-03809788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler les vulnérabilités : les mondes de l’élevage face au loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1930,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Manky Bonilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004792v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Manky Bonilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>