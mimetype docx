--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,3933 +66,4024 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sTDIF signaling peptide modulates the root stele diameter and primary metabolism to accommodate symbiotic nodulation</w:t>
+                <w:t xml:space="preserve">CLE peptides in plant‐biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Teyssendier de la Serve</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautrat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Spallek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.056⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250 (2), pp.805-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306346v1</w:t>
+                <w:t xml:space="preserve">hal-05571206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CEP peptide-CRA2 receptor module promotes arbuscular mycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sTDIF signaling peptide modulates the root stele diameter and primary metabolism to accommodate symbiotic nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Teyssendier de la Serve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pedinotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Teyssendier de la Serve</w:t>
+                <w:t xml:space="preserve">Zelie Lesterps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Roudaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Aguilar</w:t>
+                <w:t xml:space="preserve">Emeline Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (22), pp.5366-5373.e4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.09.058⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 35 (18), pp.4337-4348.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815985v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin- and calcium-regulated priming of legume root cells for endosymbiotic infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CEP peptide-CRA2 receptor module promotes arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pedinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Teyssendier de la Serve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Guillory</w:t>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+                <w:t xml:space="preserve">Marielle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55067-3⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (22), pp.5366-5373.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755455v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annexin- and calcium-regulated priming of legume root cells for endosymbiotic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Karen Hobecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue : Featured papers on ‘Flooding stress resilience’, 229 (1), pp.11-13. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55067-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148742v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pons</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue : Featured papers on ‘Flooding stress resilience’, 229 (1), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993285v1</w:t>
+                <w:t xml:space="preserve">hal-03148742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788569v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi possess a CLAVATA3/embryo surrounding region‐related gene that positively regulates symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (2), pp.1030-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526780v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi possess a CLAVATA3/embryo surrounding region‐related gene that positively regulates symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (2), pp.1030-1042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04788586v1</w:t>
+                <w:t xml:space="preserve">hal-03526780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-5466-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kemppainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (10), pp.3765-3779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00124⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620336v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: the comparison of expressed candidate secreted proteins from two arbuscular mycorrhizal fungi unravels common and specific molecular tools to invade different host plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianwu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Malbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02065⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788588v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianwu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Malbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788599v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high quality Arabidopsis transcriptome for accurate transcript-level analysis of alternative splicing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikoleta Tzioutziou</w:t>
+                <w:t xml:space="preserve">Corrigendum: the comparison of expressed candidate secreted proteins from two arbuscular mycorrhizal fungi unravels common and specific molecular tools to invade different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianwu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Malbreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx267⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788593v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high quality Arabidopsis transcriptome for accurate transcript-level analysis of alternative splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runxuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane P. G. Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamile Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Venhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikoleta A. Tzioutziou</w:t>
+                <w:t xml:space="preserve">Nikoleta Tzioutziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (9), pp.5061-5073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkx267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604323v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of an ABA-activated MAP kinase cascade in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agyemang Danquah</w:t>
+                <w:t xml:space="preserve">A high quality Arabidopsis transcriptome for accurate transcript-level analysis of alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runxuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane P. G. Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamile Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Venhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel de Zélicourt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Nikoleta A. Tzioutziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12808⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (9), pp.5061-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636878v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of an ABA-activated MAP kinase cascade in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agyemang Danquah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel de Zélicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Jorinde Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (2), pp.232-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972049v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Symeonidi</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788613v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Malbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Symeonidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578663v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Membrane Calcium ATPases Are Important Components of Receptor-Mediated Signaling in Plant Immune Responses and Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Altenbach</w:t>
+                <w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Malbreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Symeonidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.192575⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788632v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively Active Mitogen-Activated Protein Kinase Versions Reveal Functions of Arabidopsis MPK4 in Pathogen Defense Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Rozhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (10), pp.4281 - 4293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.112.101253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Membrane Calcium ATPases Are Important Components of Receptor-Mediated Signaling in Plant Immune Responses and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kwaaitaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Altenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (2), pp.798-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.192575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04721769v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA binding protein Tudor-SN is essential for stress tolerance and stabilizes levels of stress-responsive mRNAs encoding secreted proteins in Arabidopsis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plasma Membrane Calcium ATPases Are Important Components of Receptor-Mediated Signaling in Plant Immune Responses and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Leung</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kwaaitaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Altenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.070680⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (2), pp.798-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.192575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00856098v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA Binding Protein Tudor-SN Is Essential for Stress Tolerance and Stabilizes Levels of Stress-Responsive mRNAs Encoding Secreted Proteins in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The RNA binding protein Tudor-SN is essential for stress tolerance and stabilizes levels of stress-responsive mRNAs encoding secreted proteins in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis Kizis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.1575-1591. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.1575-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.109.070680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788637v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trafficking vesicles: pro or contra pathogens?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The RNA Binding Protein Tudor-SN Is Essential for Stress Tolerance and Stabilizes Levels of Stress-Responsive mRNAs Encoding Secreted Proteins in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Kizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.1575-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.070680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04788641v1</w:t>
+                <w:t xml:space="preserve">hal-04788637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update on Abscisic Acid Signaling in Plants and More …</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trafficking vesicles: pro or contra pathogens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Robatzek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/ssm022⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.437-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788645v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Update on Abscisic Acid Signaling in Plants and More …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Wasilewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sirichandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (2), pp.198-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssm022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auxin-dependent regulation of lateral root positioning in the basal meristem of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ive de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Tetsumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Rybel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 134 (4), pp.681-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.02753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4002,147 +4093,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-terminally encoded peptides promoting root symbiotic nodulation in legume plants also promote the root arbuscular mycorrhizal symbiotic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pedinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Teyssendier de la Serve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4152,219 +4243,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CEP/CRA2 module promotes both nodulation and mycorrhization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pedinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiphyt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the transcriptional regulation of MtCLE16 during arbuscular mycorrhizal symbiosis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pedinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant peptide recepteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,388 +4465,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional characterization of CLE16 in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pedinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International society for molecular plant-microbes interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Providence (RI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones in endomycorrhizal symbiosis: Study of the production and transfer of (phyto)hormones by endomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Torino, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ethylene receptors in tomato fruit set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Almasaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Plant Growth Substances (IPGSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4902,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Teyssendier de la Serve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Lesterps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pedinotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hobecker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55067-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Marquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5414-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03526780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15643" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5466-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03553038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxuan Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane P. G. Calixto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Marquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Venhuizen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Tzioutziou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx267" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta A. Tzioutziou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kwaaitaal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Altenbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kizis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.070680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB3BQWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wasilewska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Vlad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tetsumura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Rybel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Almasaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Chang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spallek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Teyssendier de la Serve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Lesterps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pedinotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hobecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55067-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Marquer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03526780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5466-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03553038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5414-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxuan Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane P. G. Calixto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Marquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Venhuizen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Tzioutziou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta A. Tzioutziou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kwaaitaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Altenbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kizis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.070680" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB3BQWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wasilewska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Vlad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tetsumura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Rybel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Almasaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>