--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -952,147 +952,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi possess a CLAVATA3/embryo surrounding region‐related gene that positively regulates symbiosis</w:t>
+                <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788586v1</w:t>
+                <w:t xml:space="preserve">hal-04788569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi possess a CLAVATA3/embryo surrounding region‐related gene that positively regulates symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1111,470 +1137,444 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (2), pp.1030-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526780v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi possess a CLAVATA3/embryo surrounding region‐related gene that positively regulates symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Savelli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (2), pp.1030-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5466-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04721054v1</w:t>
+                <w:t xml:space="preserve">hal-03526780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14727⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5466-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627877v1</w:t>
+                <w:t xml:space="preserve">hal-04721054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.64. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.3765-3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553038v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new signalling peptides through a genome-wide survey of 250 fungal secretomes</w:t>
               </w:r>
@@ -1586,125 +1586,125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2019, 20, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-5414-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788569v1</w:t>
+                <w:t xml:space="preserve">hal-03553038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
+                <w:t xml:space="preserve">Corrigendum: the comparison of expressed candidate secreted proteins from two arbuscular mycorrhizal fungi unravels common and specific molecular tools to invade different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianwu Tang</w:t>
@@ -1901,102 +1901,102 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00124⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620336v1</w:t>
+                <w:t xml:space="preserve">hal-04788588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: the comparison of expressed candidate secreted proteins from two arbuscular mycorrhizal fungi unravels common and specific molecular tools to invade different host plants</w:t>
+                <w:t xml:space="preserve">The Comparison of Expressed Candidate Secreted Proteins from Two Arbuscular Mycorrhizal Fungi Unravels Common and Specific Molecular Tools to Invade Different Host Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianwu Tang</w:t>
@@ -2035,78 +2035,78 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04788588v1</w:t>
+                <w:t xml:space="preserve">hal-03620336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high quality Arabidopsis transcriptome for accurate transcript-level analysis of alternative splicing</w:t>
               </w:r>
@@ -2488,295 +2488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972049v1</w:t>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zaag</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.675-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t>
               </w:r>
@@ -4993,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spallek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Teyssendier de la Serve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Lesterps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pedinotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hobecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55067-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Marquer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03526780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5466-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03553038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5414-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxuan Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane P. G. Calixto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Marquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Venhuizen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Tzioutziou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta A. Tzioutziou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kwaaitaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Altenbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kizis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.070680" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB3BQWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wasilewska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Vlad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tetsumura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Rybel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Almasaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spallek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Teyssendier de la Serve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Lesterps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pedinotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.09.058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hobecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55067-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Marquer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5414-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03526780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5466-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03553038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxuan Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane P. G. Calixto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamile Marquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Venhuizen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Tzioutziou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta A. Tzioutziou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kwaaitaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Altenbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.192575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kizis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.070680" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Robatzek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB3BQWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wasilewska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Vlad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tetsumura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Rybel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Almasaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>