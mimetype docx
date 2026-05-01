--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -66,1117 +66,1618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques remords secrets ». Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Combattre ce géant’’ : citation et réfutation dans l’Anti-Pascal de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.105-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sincères de Marivaux, ‘&amp;quot;Un Misanthrope alambiqué et restreint’’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Quelques remords secrets’’. Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on être à la fois persane et portugaise ? Les Lettres d’une Péruvienne de Françoise de Graffigny, entre fiction du témoin étranger et renouvellement de l’héroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.163-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultima Scripta. Lectures de la lettre posthume de Julie (La Nouvelle Héloïse, VI, 12), de Staël à Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Tartuffe de roman&amp;quot;. Marivaux face à Molière dans La Vie de Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, p. 117-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Double Inconstance, ou le conte de fées congédié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manquer de mépris ? Paradoxes du mépris chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.353-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pas de la porte et le bout du monde. Proximité et éloignement dans La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ses yeux se détournèrent. L’expérience du désamour dans La Jeunesse du commandeur de Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévost et les pièges de la lecture : comment lire l'Histoire d'une Grecque moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ses yeux se détournèrent. L’expérience du désamour dans La Jeunesse du commandeur de Prévost</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âme et le rang. Être aimé pour soi-même chez Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1117, pp.19-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Des titres que le hasard leur avait donnés ici-bas’’. Marivaux et les Discours sur la condition des Grands de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.44-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Pour jamais’’. La Nouvelle Héloïse et l’irréversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de lui, non en lui : qualités empruntées et avantages effectifs chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.125-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ver et remords : une comparaison baudelairienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.76-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières lectures et construction de soi dans la littérature du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre « l’éducation babillarde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.25-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 2 – 2020, 120e année - n° 2 Le pari du babil. Parler pour ne rien dire au siècle des Lumières, 2 – 2020 (n° 2), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10565-7.p.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'âme et le rang. Être aimé pour soi-même chez Marivaux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves héroïques : lire Plutarque à la manière de Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 51 (2019), pp.397-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.051.0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Ver et remords : une comparaison baudelairienne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘‘fou artificiel’’ et ses avatars dans l’œuvre de Baudelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 191, pp.76-89</w:t>
+              <w:t xml:space="preserve">, 2015, 170, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,524 +1687,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marivaux. La Dispute, La Fausse Suivante, La Double Inconstance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, coll. "Clefs Concours", 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'altérité dans le miroir. Les défaillances de la reconnaissance de soi dans la fiction du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valéry Hugotte, Anne-Laure Metzger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je e(s)t l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la Merteuil dit des vieilles femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Chatenet-Calyste, Florence Magnot-Ogilvy, Clémence Aznavour, Marion Bally. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le vieillissement féminin de l'âge classique au romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bienfait humiliant. Charité et indélicatesse dans La Vie de Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Magnot-Ogilvy; Stéphane Pujol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté au féminin. Mendiantes et pauvresses dans la fiction des XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Fictions Pensantes, 9791037038791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marivaux et l’ombre de Racine : Bajazet et Mithridate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tony Gheeraert, Caroline Labrune, Servane L’Hôpital, Victoire Malenfer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désert et l'Orient : Bajazet, Mithridate et autres études raciniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.85-104, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérir des livres et guérir par les livres selon Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Mangeon, Victoire Feuillebois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions pansantes. Bibliothérapies d’hier, d’aujourd’hui et d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.79-101, 2023, Fictions pensantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Asile profané. Désenchantement du lieu et guérison des amants dans La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gautier Amiel, Adeline Lionetto, Dimitri Mézière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les remèdes à l'amour de l'Antiquité au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Classiques Garnier, pp.321-337, 2023, Lectures de la Renaissance latine, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14743-5.p.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1850,51 +2424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784585v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-pauvrete-au-feminin-florence-magnot-ogilvy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14743-5.p.0321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784585v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-pauvrete-au-feminin-florence-magnot-ogilvy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14743-5.p.0321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>