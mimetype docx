--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -100,528 +100,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Ultima Scripta. Lectures de la lettre posthume de Julie (La Nouvelle Héloïse, VI, 12), de Staël à Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques remords secrets ». Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61736/tropics.3395⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05560567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Combattre ce géant’’ : citation et réfutation dans l’Anti-Pascal de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.105-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quelques remords secrets ». Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sincères de Marivaux, ‘&amp;quot;Un Misanthrope alambiqué et restreint’’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Quelques remords secrets’’. Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05552733v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘Quelques remords secrets’’. Scrupules et délicatesse de conscience dans l’Histoire d’une Grecque moderne de Prévost</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552730v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">hal-05560223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on être à la fois persane et portugaise ? Les Lettres d’une Péruvienne de Françoise de Graffigny, entre fiction du témoin étranger et renouvellement de l’héroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52, pp.163-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552738v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05561326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Tartuffe de roman&amp;quot;. Marivaux face à Molière dans La Vie de Marianne</w:t>
               </w:r>
@@ -877,588 +877,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prévost et les pièges de la lecture : comment lire l'Histoire d'une Grecque moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ses yeux se détournèrent. L’expérience du désamour dans La Jeunesse du commandeur de Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.25-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0025⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03988084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âme et le rang. Être aimé pour soi-même chez Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1117, pp.19-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prévost et les pièges de la lecture : comment lire l'Histoire d'une Grecque moderne ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ver et remords : une comparaison baudelairienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.76-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières lectures et construction de soi dans la littérature du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Pour jamais’’. La Nouvelle Héloïse et l’irréversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25</w:t>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Des titres que le hasard leur avait donnés ici-bas’’. Marivaux et les Discours sur la condition des Grands de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.44-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de lui, non en lui : qualités empruntées et avantages effectifs chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 290, pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978778v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03201770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre « l’éducation babillarde »</w:t>
               </w:r>
@@ -1935,186 +1935,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marivaux et l’ombre de Racine : Bajazet et Mithridate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tony Gheeraert, Caroline Labrune, Servane L’Hôpital, Victoire Malenfer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désert et l'Orient : Bajazet, Mithridate et autres études raciniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.85-104, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bienfait humiliant. Charité et indélicatesse dans La Vie de Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fréry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Magnot-Ogilvy; Stéphane Pujol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté au féminin. Mendiantes et pauvresses dans la fiction des XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fictions Pensantes, 9791037038791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04572765v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05043607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérir des livres et guérir par les livres selon Rousseau</w:t>
               </w:r>
@@ -2424,51 +2424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784585v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-pauvrete-au-feminin-florence-magnot-ogilvy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14743-5.p.0321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fr&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3395" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784585v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-pauvrete-au-feminin-florence-magnot-ogilvy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14743-5.p.0321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>