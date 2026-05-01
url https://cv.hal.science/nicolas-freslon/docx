--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,3269 +66,3403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and mobility of new phytosanitary alkaloids in agricultural and carbonate soils of Beauce (France)</w:t>
+                <w:t xml:space="preserve">Effect of fluid salinity and melt composition on the fluid-melt partitioning of Cu-Zn evidenced by ex situ and in situ measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmy Voglevaie</w:t>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+                <w:t xml:space="preserve">Cordula Pauline Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daria Diagileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05262003v1</w:t>
+                <w:t xml:space="preserve">insu-05570396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of the new phytosantary, hydroxypyridone alkaloids, in the vadose zone of the carbonate Beauce aquifer (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reactivity and mobility of new phytosanitary alkaloids in agricultural and carbonate soils of Beauce (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Voglevaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202533106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-05256343v1</w:t>
+                <w:t xml:space="preserve">insu-05262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir d’un nouveau type de phytosanitaire dans des sols de Beauce : Etude de la mobilité et de la réactivité dans les sols</w:t>
+                <w:t xml:space="preserve">Fate of the new phytosantary, hydroxypyridone alkaloids, in the vadose zone of the carbonate Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pivert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Voglevaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202533106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688745v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05256343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Devenir d’un nouveau type de phytosanitaire dans des sols de Beauce : Etude de la mobilité et de la réactivité dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Charron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04691693v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanita Mora Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Ben Zeineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04691693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FATE OF MICROPLASTICS IN RIVER ENVIRONMENT: CHEMICAL COMPOSITION OF MOLECULAR RELEASING AFTER PHOTOLYSIS AND HYDROLYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hoarau Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.31539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05261998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafnium-neodymium isotope evidence for enhanced weathering and tectonic-climate interactions during the Late Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03810463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continental weathering using combined Hf-Nd isotope system and clay mineralogy: new insights for the Late Cretaceous climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU21: Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafnium-neodymium isotope evidence for enhanced weathering and tectonic-climate interactions during the Late Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanita Mora Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Ben Zeineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05033070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of an analogous molecule of hydroxypyridone alkaloids with potentially phytosanitary properties in the vadose zone of the Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bou-Amama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 201, pp.107495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psep.2025.107495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05130951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium‑neodymium isotope evidence for enhanced weathering and uplift-climate interactions during the Late Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 591, pp.120724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03530991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the direct analysis of quenched, magmatic-hydrothermal fluids recovered from high-pressure, high-temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin M Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 609, pp.121061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03762913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global survey of radiogenic strontium isotopes in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Yoann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya .N. Bindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 559, pp.119958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03197632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cretaceous changes in oceanic currents and sediment sources in the eastern Tethys: insights from Nd isotopes and clay mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Razmjooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 198, pp.103353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element and neodymium isotope tracing of sedimentary rock weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Deckker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 553, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale fluctuations of the European Ice Sheet at the end of the last glacial, and their potential impact on global climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Toucanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silva Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.113-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and significance of tourmalinites and tourmaline-bearing rocks of Menderes Massif, western Anatolia, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesim Yucel-Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahit Helvaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yalcin Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 218, pp.22-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element behaviour at cold seeps and the potential export of dissolved iron to the ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rare earth elements and neodymium isotopes in sedimentary organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Toucanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bermell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.014⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.177-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103678v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements and neodymium isotopes in sedimentary organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trace element behaviour at cold seeps and the potential export of dissolved iron to the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.376-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019914v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of rare earth elements and other trace elements (Y, Mn, Co, Cr) in seawater using Tm addition and Mg(OH)2 co-precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (1), pp.582-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00617934v1</w:t>
-              </w:r>
-[...924 lines deleted...]
-                <w:t xml:space="preserve">hal-03587959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3475,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03530991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120724" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Yoann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya .N. Bindeman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Yucel-Ozturk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Helvaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Palmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yalcin Ersoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTSGT29S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bermell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.04.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7744" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03530991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Yoann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya .N. Bindeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Yucel-Ozturk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Helvaci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yalcin Ersoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bermell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTSGT29S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.04.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>