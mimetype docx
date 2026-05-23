--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -900,51 +900,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE OF MICROPLASTICS IN RIVER ENVIRONMENT: CHEMICAL COMPOSITION OF MOLECULAR RELEASING AFTER PHOTOLYSIS AND HYDROLYSIS</w:t>
+                <w:t xml:space="preserve">Fate of microplastics in river environment : chemical composition of molecular releasing after photolysis and hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
@@ -1017,277 +1017,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05261998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès FROG6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446998v1</w:t>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446977v1</w:t>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
@@ -3024,307 +3024,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements and neodymium isotopes in sedimentary organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element behaviour at cold seeps and the potential export of dissolved iron to the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.376-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019914v1</w:t>
+                <w:t xml:space="preserve">hal-01103678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element behaviour at cold seeps and the potential export of dissolved iron to the ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+                <w:t xml:space="preserve">Rare earth elements and neodymium isotopes in sedimentary organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Toucanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+                <w:t xml:space="preserve">Sylvain Bermell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.014⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.177-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103678v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of rare earth elements and other trace elements (Y, Mn, Co, Cr) in seawater using Tm addition and Mg(OH)2 co-precipitation</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03530991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Yoann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya .N. Bindeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Yucel-Ozturk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Helvaci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yalcin Ersoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bermell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTSGT29S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.04.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03530991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Yoann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya .N. Bindeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Yucel-Ozturk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Helvaci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yalcin Ersoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTSGT29S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bermell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.04.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>