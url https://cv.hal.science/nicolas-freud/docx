--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1440,441 +1440,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baldacci</w:t>
+                <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittone</w:t>
+                <w:t xml:space="preserve">J.M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bravin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Delaire</w:t>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015846v1</w:t>
+                <w:t xml:space="preserve">hal-01207342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental carbon ion range verification in inhomogeneous phantoms using prompt gammas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Rydt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">P. Coan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dedes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">F. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.2342. </w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4917225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207230v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. El Kanawati</w:t>
+                <w:t xml:space="preserve">Experimental carbon ion range verification in inhomogeneous phantoms using prompt gammas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Letang</w:t>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4917225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207342v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute prompt-gamma yield measurements for ion beam therapy monitoring</w:t>
               </w:r>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, in press. </w:t>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,295 +2792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Delpon</w:t>
+                <w:t xml:space="preserve">Assessment and improvements of Geant4 hadronic models in the context of prompt-gamma hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 59 (7), pp.1747-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/7/1747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124424v1</w:t>
+                <w:t xml:space="preserve">hal-00967197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and improvements of Geant4 hadronic models in the context of prompt-gamma hadrontherapy monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (7), pp.1747-1772. </w:t>
+              <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/7/1747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967197v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
               </w:r>
@@ -3194,347 +3194,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
+                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gueth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849321v1</w:t>
+                <w:t xml:space="preserve">hal-00796949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (13), pp.4563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796949v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mittone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.4665-4669. </w:t>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (13), pp.4223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3913,64 +3913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1850-1855. </w:t>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (16), pp.5203-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4394,177 +4394,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Testa</w:t>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (5), pp.2768-2772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00447558v1</w:t>
+                <w:t xml:space="preserve">in2p3-00480024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-gamma Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4613,201 +4604,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2010.2076303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00527432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
+                <w:t xml:space="preserve">Real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-010-0276-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00480024v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00447558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose profile monitoring with carbon ions by means of prompt-gamma measurements</w:t>
               </w:r>
@@ -5067,420 +5067,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrôle de l’hadronthérapie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Le Foulher</w:t>
+                <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt $\gamma$-ray measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution au contrôle de l’hadronthérapie eta la modélisation de la dose biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.093506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2975841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00315797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt $\gamma$-ray measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
+                <w:t xml:space="preserve">A Contrôle de l’hadronthérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contribution au contrôle de l’hadronthérapie eta la modélisation de la dose biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00315797v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt γ-ray measurements</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.093506</w:t>
@@ -6953,103 +6953,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of prompt-γ emission in proton therapy using a track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t>
@@ -7328,51 +7328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vila Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brousmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
@@ -7578,51 +7578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and improvements of Geant4 models in the context of prompt-gamma hadrontherapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Monte Carlo simulator for the distribution of promptgamma emitters in protontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,64 +8199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8292,286 +8292,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+                <w:t xml:space="preserve">hal-00838456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838456v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear reaction driven quality assurance in hadrontherapy</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8926,277 +8926,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838489v1</w:t>
+                <w:t xml:space="preserve">hal-01118811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118811v1</w:t>
+                <w:t xml:space="preserve">hal-00838489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
               </w:r>
@@ -9307,51 +9307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:recent developements of the beam detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9359,51 +9359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S60-S61, </w:t>
@@ -9492,64 +9492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S122-S123, </w:t>
@@ -9593,715 +9593,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Létang</w:t>
+                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838620v1</w:t>
+                <w:t xml:space="preserve">hal-00840429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S68-S69, </w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S120-S121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70120-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990819v1</w:t>
+                <w:t xml:space="preserve">hal-01118500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chevallier</w:t>
+                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990839v1</w:t>
+                <w:t xml:space="preserve">hal-00838620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benilov</w:t>
+                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S68-S69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70120-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118500v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70208-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840429v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
               </w:r>
@@ -10313,51 +10313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,90 +10412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10546,90 +10546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Monitoring During Ion Therapy: Development and Evaluation of a Beam Hodoscope and Its Dedicated Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10710,51 +10710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10822,64 +10822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10921,90 +10921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11068,51 +11068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11201,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11352,51 +11352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTCOG 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Philadelphie, United States</w:t>
@@ -11710,51 +11710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12503,51 +12503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48emes Journées Scientifiques SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Montauban, France</w:t>
@@ -12576,51 +12576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13344,51 +13344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13590,51 +13590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Symposium Swift Heavy Ion in Matter - SHIM2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
@@ -13948,51 +13948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
@@ -14060,51 +14060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14159,51 +14159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThIS : A Geant4-based Therapeutic Irradiation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,51 +14284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform for Monte Carlo Simulation of Cancer Therapy with Photon and Light Ions Beams based on the Geant 4 Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,77 +15032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Nuclear Models Evaluation and Improvements for Real-Time Prompt Gamma-Ray Monitoring in Proton and Carbon Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15429,51 +15429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15528,51 +15528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical measurements for real time monitoring of the Bragg peak location by means of single photon detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15653,51 +15653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17134,51 +17134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>