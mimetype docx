--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -502,2360 +502,2384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective monitoring technique in particle therapy via uncollimated prompt gamma peak integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the behavior of scattered radiation in multi-energy x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angellier</w:t>
+                <w:t xml:space="preserve">Artur Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Balleyguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">J. Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980103⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850, pp.25 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508408v1</w:t>
+                <w:t xml:space="preserve">hal-01572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the behavior of scattered radiation in multi-energy x-ray imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tabary</w:t>
+                <w:t xml:space="preserve">A cost-effective monitoring technique in particle therapy via uncollimated prompt gamma peak integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">G. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (15), pp.154102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572460v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for calculation of the collimator contamination dose in therapeutic proton beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of a multi-energy x-ray adapted scatter separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Marzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Nauraye</w:t>
+                <w:t xml:space="preserve">A. Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61, pp.1532-1545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/4/1532⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 61 (24), pp.8625 - 8639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/61/24/8625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272853v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of Knife-edge and Multi-Parallel slit collimators for Prompt gamma imaging of Proton Pencil Beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Celani</w:t>
+                <w:t xml:space="preserve">A novel scatter separation method for multi-energy x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00156⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12), pp.4711 - 4728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/12/4711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457574v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Geant4 Prompt-Gamma Emission Yields in the Context of Proton Therapy Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">An empirical model for calculation of the collimator contamination dose in therapeutic proton beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guinement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nauraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00010⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.1532-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/4/1532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272829v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a multi-energy x-ray adapted scatter separation method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessment of Geant4 Prompt-Gamma Emission Yields in the Context of Proton Therapy Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/61/24/8625⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483793v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel scatter separation method for multi-energy x-ray imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental comparison of Knife-edge and Multi-Parallel slit collimators for Prompt gamma imaging of Proton Pencil Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Smeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sossin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Frauke Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/12/4711⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483779v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mittone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental carbon ion range verification in inhomogeneous phantoms using prompt gammas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4917225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute prompt-gamma yield measurements for ion beam therapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (2), pp.565-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/2/565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimated prompt gamma TOF measurements with multi-slit multi-detector configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, in press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/10/01/P01011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Compton camera for medical applications based on silicon strip and scintillation detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 787, pp.98-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast scattering simulation tool for multi-energy x-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 802, pp.60-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.08.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roellinghoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (5), pp.1327-1338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/5/1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.064301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4871617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimisation of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and improvements of Geant4 hadronic models in the context of prompt-gamma hadrontherapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,1600 +2901,1600 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (7), pp.1747-1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/7/1747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split exponential track length estimator for Monte-Carlo simulations of small-animal radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7703-7715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.3355 - 3363. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2275200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872700v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Letang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (13), pp.4563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796949v1</w:t>
+                <w:t xml:space="preserve">hal-00849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gueth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.785-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849321v1</w:t>
+                <w:t xml:space="preserve">hal-00849320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delaire</w:t>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.3355 - 3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2275200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849320v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.4665-4669. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/14/4655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00715879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE as a GEANT4-based Monte Carlo platform for the evaluation of proton pencil beam scanning treatment plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (13), pp.4223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/57/13/4223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Study of the Absorber Detector of a Compton Camera for On-Line Control in Ion Beam Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1850-1855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2206053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imaging systems for online control of ion therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.S101-S101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00702752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-γ Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.87 - 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo pencil beam scanning model for proton treatment plan simulation using GATE/GEANT4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (16), pp.5203-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,2394 +4513,2394 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (5), pp.2768-2772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00480024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-gamma Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2010.2076303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00527432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.337-343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-010-0276-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00447558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose profile monitoring with carbon ions by means of prompt-gamma measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267, pp.993-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of dose deposition in stereotactic synchrotron radiation therapy: a fast approach combining Monte Carlo and deterministic algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (15), pp.4671-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/54/15/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt $\gamma$-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.093506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2975841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00315797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (3), pp.1008 - 1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2008.922831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrôle de l’hadronthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution au contrôle de l’hadronthérapie eta la modélisation de la dose biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt γ-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.093506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of the role played by intensifying or support layers in scintillation screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Pistrui-Maximean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Walenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (3), pp.699\textendash705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Monte Carlo modeling of the spatial response of scintillation screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Pistrui-Maximean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Walenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 581, pp.719\textendash727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust ray casting algorithms for virtual X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 248, pp.175\textendash180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to simulate X-ray imaging techniques, combining Monte Carlo and deterministic algorithms</w:t>
+                <w:t xml:space="preserve">A hybrid approach to simulate multiple photon scattering in X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (5), pp.1329\textendash1334</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 227, pp.551\textendash558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921003v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to simulate multiple photon scattering in X-ray imaging</w:t>
+                <w:t xml:space="preserve">A hybrid approach to simulate X-ray imaging techniques, combining Monte Carlo and deterministic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 227, pp.551\textendash558</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (5), pp.1329\textendash1334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921004v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic simulation of first-order scattering in Virtual X-ray Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Pistrui-Maximean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 222 (1textendash2), pp.285\textendash300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio criterion for the optimization of dual-energy acquisition using virtual X-ray imaging: application to glass wool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (3), pp.436\textendash449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer code to simulate X-ray imaging techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-irradiation experiments in MOS transistors using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Babot</w:t>
+                <w:t xml:space="preserve">J. Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 170, pp.245-258</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (3 Part 1), pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017525v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-irradiation experiments in MOS transistors using synchrotron radiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computer code to simulate X-ray imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Riekel</w:t>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (3 Part 1), pp.574-579</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 170, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141515v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre normalisation institutionnelle, collégialité et développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude en sciences sociales « Vers une écologisation de l’enseignement supérieur et la recherche ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labos 1point5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training engineers for sustainability, but which one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Forum on Philosophy, Engineering, &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibo van de Poel; David Goldberg, Apr 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed Energy Monitoring during Hadrontherapy via Prompt Gamma Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,5134 +6922,5134 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference (2016 IEEE NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of prompt-γ emission in proton therapy using a track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Letang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt-gamma detection towards absorbed energy monitoring during hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2015: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Assessment and improvements of Geant4 models in the context of prompt-gamma hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053241v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lestand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054193v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and improvements of Geant4 models in the context of prompt-gamma hadrontherapy monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">Fast Monte Carlo simulator for the distribution of promptgamma emitters in protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S26</w:t>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052743v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research and development of a TOF-based multi-slit collimated camera for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Monte Carlo simulator for the distribution of promptgamma emitters in protontherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. El Kanawati</w:t>
+                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S31</w:t>
+              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052870v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and development of a TOF-based multi-slit collimated camera for online hadrontherapy monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S76</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052748v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Enghardt</w:t>
+                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gillam</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838430v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online particle therapy prompt-gamma monitoring with a collimated camera: heterogeneous phantom study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838467v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear reaction driven quality assurance in hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838456v1</w:t>
+                <w:t xml:space="preserve">hal-00854972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+                <w:t xml:space="preserve">hal-00838405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear reaction driven quality assurance in hadrontherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and comparison of two types of collimated camera for proton beam range monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854972v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gueth</w:t>
+                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838405v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and comparison of two types of collimated camera for proton beam range monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benilov</w:t>
+                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838463v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reithinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118811v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Enghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838489v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dahoumane</w:t>
+                <w:t xml:space="preserve">Online particle therapy prompt-gamma monitoring with a collimated camera: heterogeneous phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France. in press</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838591v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:recent developements of the beam detection system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70108-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00990830v1</w:t>
+                <w:t xml:space="preserve">hal-00840429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlations between images derived from dynamic FDG-PET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chevallier</w:t>
+                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S120-S121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70207-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990834v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840429v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benilov</w:t>
+                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dedes</w:t>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S68-S69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70120-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118500v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Grevillot</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Létang</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70208-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838620v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70120-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00990819v1</w:t>
+                <w:t xml:space="preserve">hal-01118823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Testa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chevallier</w:t>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dedes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70208-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990839v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">Real-Time Monitoring During Ion Therapy: Development and Evaluation of a Beam Hodoscope and Its Dedicated Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118823v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online monitoring of the dose during ion therapy by means of prompt secondary radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Swift Heavy Ions in Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149111v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring During Ion Therapy: Development and Evaluation of a Beam Hodoscope and Its Dedicated Electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the ion range by means of prompt-secondary radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840418v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the ion range by means of prompt-secondary radiation</w:t>
+                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Testa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828866v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring of the dose during ion therapy by means of prompt secondary radiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">PROGRESS IN USING PROMPT GAMMAS FOR ION RANGE MONITORING DURING HADRON-THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Swift Heavy Ions in Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70127-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial correlations between images derived from dynamic FDG-PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S122-S123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70207-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829634v1</w:t>
+                <w:t xml:space="preserve">hal-00990834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROGRESS IN USING PROMPT GAMMAS FOR ION RANGE MONITORING DURING HADRON-THERAPY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:recent developements of the beam detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Constanzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S72, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70127-5⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S60-S61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990812v1</w:t>
+                <w:t xml:space="preserve">hal-00990830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Interaction vertex imaging (IVI): a new method of real-time control imaging for carbon ion therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">PTCOG 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00772822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction vertex imaging (IVI): a new method of real-time control imaging for carbon ion therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Real-time monitoring of ion ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTCOG 50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00772822v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of ion ranges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chevallier</w:t>
+                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Montarou</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.3518 - 3521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6152647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920976v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920979v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-γ imaging during ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging 2010, International conference on imaging techniques in subatomic physics, astrophysics, medicine, biology and industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.s20-s23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00559943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-γ imaging during ion beam therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Constanzo</w:t>
+                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging 2010, International conference on imaging techniques in subatomic physics, astrophysics, medicine, biology and industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00559943v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient\textquoterights Respiration on CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,2596 +12068,2596 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Philadelphia, PA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Deterministic Simulation of X-ray Attenuation Using Graphics Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.W. John</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose monitoring in ion therapy by means of prompt radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Meeting of the Particle Therapy Co-Operative Group (PTCOG 49)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00777466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes d'imagerie en ligne pour le contrôle de l'irradiation en hadronthérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Bragg peak location by means of prompt gamma measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48emes Journées Scientifiques SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montauban, France</w:t>
+              <w:t xml:space="preserve">International School on Hadrontherapy «Edwin McMillan» Workshop on Hadron Beam Therapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00405310v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00475607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-gamma imaging during ion beam therapy: a Geant4 simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heavy Ions in Therapy and Space Symposium</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920986v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak location by means of prompt gamma measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif pédagogique orienté compétences pour les bacheliers STI/STL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chataignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Hadrontherapy «Edwin McMillan» Workshop on Hadron Beam Therapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d’ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00475607v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pédagogique orienté compétences pour les bacheliers STI/STL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Chataignon</w:t>
+                <w:t xml:space="preserve">Simulation of X-ray attenuation on the GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.W. John</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d’ingénieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Computer Graphics, Cardiff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764983v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-gamma imaging during ion beam therapy: a Geant4 simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Prompt Gamma-Ray Monitoring During Carbon Ion Therapy: Comparison Between Measurements and Geant4 Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920982v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt Gamma-Ray Monitoring During Carbon Ion Therapy: Comparison Between Measurements and Geant4 Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Target influence on real time monitoring of the Bragg peak location by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">PTCOG: Particle Therapy Co-Operative Group 48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00400371v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of X-ray attenuation on the GPU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garnier</w:t>
+                <w:t xml:space="preserve">Investigation of a Fast Hybrid Simulation Approach for Dose Calculations in Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.W. John</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Computer Graphics, Cardiff</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25-32</w:t>
+              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920984v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target influence on real time monitoring of the Bragg peak location by means of single photon detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">A novel technique for real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTCOG: Particle Therapy Co-Operative Group 48</w:t>
+              <w:t xml:space="preserve">Heavy Ions in Therapy and Space Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920983v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Fast Hybrid Simulation Approach for Dose Calculations in Hadrontherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes d'imagerie en ligne pour le contrôle de l'irradiation en hadronthérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">48emes Journées Scientifiques SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920985v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00405310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose profile monitoring with carbon ions by means of prompt-gamma measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Symposium Swift Heavy Ion in Matter - SHIM2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00408905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrero</w:t>
+                <w:t xml:space="preserve">Detection of Prompt Gamma Rays to Monitor Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920989v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer des compétences dans les disciplines fondamentales en premier cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Ney</w:t>
+                <w:t xml:space="preserve">C. Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 5th symposium Questions de pédagogies dans l'enseignement supérieur, June 18-20, 2008, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France. (9 p.)</w:t>
+              <w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962067v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Prompt Gamma Rays to Monitor Hadrontherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer des compétences dans les disciplines fondamentales en premier cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceeding of the 5th symposium Questions de pédagogies dans l'enseignement supérieur, June 18-20, 2008, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France. (9 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920988v1</w:t>
+                <w:t xml:space="preserve">hal-00962067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Medicine and Biology Society, 2007. EMBS 2007. 29th Annual International Conference of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.3914--3917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThIS : A Geant4-based Therapeutic Irradiation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Workshop on Monte Carlo Treatment Planning (MCTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform for Monte Carlo Simulation of Cancer Therapy with Photon and Light Ions Beams based on the Geant 4 Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4 simulation of the response of phosphor screens for X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Pistrui-Maximean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Radiation Imaging Detectors IWORID-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Grenoble, France. pp.196-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal calibration via virtual x-ray imaging for dual-energy techniques: application to glass wool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.422--433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14643,466 +14667,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Collimated- and Compton-Cameras Development for Ion Beam Therapy Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bechetoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Time-Of-Flight Compton Camera for Online Control of Ion therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF COMPTON CAMERA PROTOTYPE FOR HADRONTHERAPY MONITORING AND MEDICAL IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Summer School on Intelligent Front-End Signal Processing for Frontier Exploitation in Research and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Nuclear Models Evaluation and Improvements for Real-Time Prompt Gamma-Ray Monitoring in Proton and Carbon Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15121,484 +15145,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00747340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of proton therapy ballistics using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Therapy Co-Operative Group, PTCOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Philadelphia (US), United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Compton Camera for On-line Control in Ion Beam Therapy Using Geant4 design study of the absorber detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE Nuclear Science Symposium, Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00778028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward real-time control of the dose during hadrontherapy by means of prompt radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Scientifiques du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00777846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical measurements for real time monitoring of the Bragg peak location by means of single photon detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15617,113 +15641,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Radiation Imaging Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00778976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15742,297 +15766,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics For Health in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00778974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location during hadrontherapy by means of a time-of-flight camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Radiation Imaging Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00778932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The « Science Café »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chataignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ALE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16042,350 +16066,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training engineers for sustainability, but which one? A discussion of critical alternatives to the &amp;quot;Good Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Cham; Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-263, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">macSUP - un écho de «l’art comme expérience»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lonardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DE CHERCHER - L'enseignement supérieur face à la recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020, 9791037005434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16395,51 +16419,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Jaffrezic-Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation et Interdisciplinarité, Capteurs Chimiques et Physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP sciences édition, pp.169-175, 2014, Intégrations des Savoirs et des Savoir-faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16449,117 +16473,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE MESURE EN TEMPS REEL D'UNE DOSE LOCALE LORS DU BOMBARDEMENT D'UNE CIBLE PAR DES HADRONS AU MOYEN DES GAMMA PROMPTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR085308. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16569,425 +16593,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Towards the optimization of ballistics in proton therapy using genetic algorithms: implementation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702842v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of ballistics in proton therapy using genetic algorithms: implementation issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702837v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17134,51 +17158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37BW7HZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR25V2VN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>