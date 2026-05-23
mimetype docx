--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -502,1525 +502,1525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the behavior of scattered radiation in multi-energy x-ray imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost-effective monitoring technique in particle therapy via uncollimated prompt gamma peak integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Sossin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+                <w:t xml:space="preserve">G. Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tabary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (15), pp.154102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572460v1</w:t>
+                <w:t xml:space="preserve">hal-01508408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective monitoring technique in particle therapy via uncollimated prompt gamma peak integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Characterizing the behavior of scattered radiation in multi-energy x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850, pp.25 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4980103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508408v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a multi-energy x-ray adapted scatter separation method</w:t>
+                <w:t xml:space="preserve">Experimental comparison of Knife-edge and Multi-Parallel slit collimators for Prompt gamma imaging of Proton Pencil Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sossin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Julien Smeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/61/24/8625⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483793v1</w:t>
+                <w:t xml:space="preserve">hal-01457574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel scatter separation method for multi-energy x-ray imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessment of Geant4 Prompt-Gamma Emission Yields in the Context of Proton Therapy Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/12/4711⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483779v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical model for calculation of the collimator contamination dose in therapeutic proton beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Szymanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guinement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nauraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.1532-1545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/61/4/1532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Geant4 Prompt-Gamma Emission Yields in the Context of Proton Therapy Monitoring</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of a multi-energy x-ray adapted scatter separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00010⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (24), pp.8625 - 8639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/61/24/8625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272829v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of Knife-edge and Multi-Parallel slit collimators for Prompt gamma imaging of Proton Pencil Beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel scatter separation method for multi-energy x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Janssens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Celani</w:t>
+                <w:t xml:space="preserve">A. Sossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.156. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12), pp.4711 - 4728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2016.00156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/12/4711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457574v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
+                <w:t xml:space="preserve">Absolute prompt-gamma yield measurements for ion beam therapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El Kanawati</w:t>
+                <w:t xml:space="preserve">M Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Letang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">M Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">S Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.565-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/2/565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207342v1</w:t>
+                <w:t xml:space="preserve">hal-01115766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulation of prompt gamma-ray emission in proton therapy using a specific track length estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bravin</w:t>
+                <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coan</w:t>
+                <w:t xml:space="preserve">J.M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delaire</w:t>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.36-47. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (20), pp.8067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/20/8067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015846v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental carbon ion range verification in inhomogeneous phantoms using prompt gammas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">A track length estimator method for dose calculations in low-energy x-ray irradiations: implementation, properties and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Rydt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">A. Mittone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dedes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4917225⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207230v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute prompt-gamma yield measurements for ion beam therapy monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Brons</w:t>
+                <w:t xml:space="preserve">Experimental carbon ion range verification in inhomogeneous phantoms using prompt gammas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Chevallier</w:t>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dauvergne</w:t>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (2), pp.565-594. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/2/565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4917225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115766v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimated prompt gamma TOF measurements with multi-slit multi-detector configurations</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, in press. </w:t>
@@ -2274,90 +2274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast scattering simulation tool for multi-energy x-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2414,472 +2414,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design optimisation of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+                <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benilov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">J Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (5), pp.1327-1338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/5/1327⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 59 (24), pp.7653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967209v1</w:t>
+                <w:t xml:space="preserve">hal-01115740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boussion</w:t>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.064301. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (5), pp.1327-1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4871617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/5/1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015819v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimisation of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Dauvergne</w:t>
+                <w:t xml:space="preserve">A review of the use and potential of the GATE Monte Carlo simulation code for radiation therapy and dosimetry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Freud</w:t>
+                <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Krimmer</w:t>
+                <w:t xml:space="preserve">N. Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Letang</w:t>
+                <w:t xml:space="preserve">S. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (24), pp.7653. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.064301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/24/7653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4871617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115740v1</w:t>
+                <w:t xml:space="preserve">hal-01015819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and improvements of Geant4 hadronic models in the context of prompt-gamma hadrontherapy monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,641 +3084,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+                <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Letang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.3355 - 3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2275200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796949v1</w:t>
+                <w:t xml:space="preserve">hal-00872700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.785-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849321v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical tool for dose deposition prediction applied to synchrotron medical imaging and radiation therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtered backprojection proton CT reconstruction along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049513017184⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.031103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4789589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849320v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning-based patient specific prompt-gamma dose monitoring in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Testa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.3355 - 3363. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (13), pp.4563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2275200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/13/4563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872700v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.4665-4669. </w:t>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (13), pp.4223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3898,103 +3898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Study of the Absorber Detector of a Compton Camera for On-Line Control in Ion Beam Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1850-1855. </w:t>
@@ -4026,277 +4026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imaging systems for online control of ion therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-γ Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Montarou</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.S101-S101</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.87 - 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00702752v1</w:t>
+                <w:t xml:space="preserve">hal-01920978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-γ Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Richard</w:t>
+                <w:t xml:space="preserve">Novel imaging systems for online control of ion therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (1), pp.87 - 94</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.S101-S101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920978v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00702752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo pencil beam scanning model for proton treatment plan simulation using GATE/GEANT4.</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (16), pp.5203-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4549,51 +4549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a Double Scattering Compton Camera for Prompt-gamma Imaging During Ion Beam Therapy: A Monte Carlo Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt $\gamma$-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for Fast Simulation of Dose Deposition in Stereotactic Synchrotron Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,77 +5378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrôle de l’hadronthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location of 73 MeV/u carbon ions by means of prompt γ-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,217 +5967,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to simulate multiple photon scattering in X-ray imaging</w:t>
+                <w:t xml:space="preserve">A hybrid approach to simulate X-ray imaging techniques, combining Monte Carlo and deterministic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 227, pp.551\textendash558</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (5), pp.1329\textendash1334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921004v1</w:t>
+                <w:t xml:space="preserve">hal-01921003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to simulate X-ray imaging techniques, combining Monte Carlo and deterministic algorithms</w:t>
+                <w:t xml:space="preserve">A hybrid approach to simulate multiple photon scattering in X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (5), pp.1329\textendash1334</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 227, pp.551\textendash558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921003v1</w:t>
+                <w:t xml:space="preserve">hal-01921004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic simulation of first-order scattering in Virtual X-ray Imaging</w:t>
               </w:r>
@@ -6666,51 +6666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6856,51 +6856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed Energy Monitoring during Hadrontherapy via Prompt Gamma Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6977,103 +6977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of prompt-γ emission in proton therapy using a track length estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Genève, Switzerland</w:t>
@@ -7102,51 +7102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,77 +7227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt-gamma detection towards absorbed energy monitoring during hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,1062 +7346,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and improvements of Geant4 models in the context of prompt-gamma hadrontherapy monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S26</w:t>
+              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052743v1</w:t>
+                <w:t xml:space="preserve">hal-01054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vila Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brousmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Monte Carlo simulator for the distribution of promptgamma emitters in protontherapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S31</w:t>
+              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052870v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and development of a TOF-based multi-slit collimated camera for online hadrontherapy monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Assessment and improvements of Geant4 models in the context of prompt-gamma hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S76</w:t>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052748v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fast Monte Carlo simulator for the distribution of promptgamma emitters in protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Kanawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054193v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of x-ray images from the planning CT for online correction of scatter in cone-beam CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarrut</w:t>
+                <w:t xml:space="preserve">Research and development of a TOF-based multi-slit collimated camera for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0921</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053241v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Enghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838456v1</w:t>
+                <w:t xml:space="preserve">hal-00838430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Online particle therapy prompt-gamma monitoring with a collimated camera: heterogeneous phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear reaction driven quality assurance in hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,1676 +8411,1664 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gueth</w:t>
+                <w:t xml:space="preserve">Online particle therapy monitoring using prompt-gamma radiation: collimated camera design with TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838405v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and comparison of two types of collimated camera for proton beam range monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838463v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Machine-learning-based patient specific prompt-gamma dose monitoring in protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118811v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Optimization and comparison of two types of collimated camera for proton beam range monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838489v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dahoumane</w:t>
+                <w:t xml:space="preserve">Spatial resolution and electron density study for proton computed tomography (pCT), using a curved proton track reconstruction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France. in press</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838591v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Enghardt</w:t>
+                <w:t xml:space="preserve">Design optimization of a TOF-based collimated camera prototype for online hadrontherapy monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gillam</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Geant4 conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838430v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online particle therapy prompt-gamma monitoring with a collimated camera: heterogeneous phantom study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pinto</w:t>
+                <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reithinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838467v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:recent developements of the beam detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S60-S61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70108-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840429v1</w:t>
+                <w:t xml:space="preserve">hal-00990830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benilov</w:t>
+                <w:t xml:space="preserve">Spatial correlations between images derived from dynamic FDG-PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S122-S123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70207-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118500v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Grevillot</w:t>
+                <w:t xml:space="preserve">Real-Time Monitoring During Ion Therapy: Development and Evaluation of a Beam Hodoscope and Its Dedicated Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838620v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Online monitoring of the dose during ion therapy by means of prompt secondary radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Swift Heavy Ions in Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990819v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Real-time monitoring of the ion range by means of prompt-secondary radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70208-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00990839v1</w:t>
+                <w:t xml:space="preserve">hal-00828866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction vertex imaging (IVI) for carbon ion therapy monitoring: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,1237 +10087,1258 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density resolution determination and systematic uncertainties in proton computed tomography (pcT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2012.6551586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Monitoring During Ion Therapy: Development and Evaluation of a Beam Hodoscope and Its Dedicated Electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
+                <w:t xml:space="preserve">Real-time Online Monitoring of the Ion Range by means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840418v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring of the dose during ion therapy by means of prompt secondary radiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">235 Real-time proton beam range monitoring by means of prompt-gamma detection with a collimated camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Swift Heavy Ions in Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S120-S121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70203-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the ion range by means of prompt-secondary radiation</w:t>
+                <w:t xml:space="preserve">Gate simulation of a complete proton treatment combined with prompt-gamma monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Testa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828866v1</w:t>
+                <w:t xml:space="preserve">hal-00838620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:a feasibility study of interaction vertex imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70208-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829634v1</w:t>
+                <w:t xml:space="preserve">hal-00990839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROGRESS IN USING PROMPT GAMMAS FOR ION RANGE MONITORING DURING HADRON-THERAPY</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Real-time prompt gamma ray monitoring for proton and carbon therapy:Monte Carlo nuclear models evaluation and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S72, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70127-5⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S68-S69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70120-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990812v1</w:t>
+                <w:t xml:space="preserve">hal-00990819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlations between images derived from dynamic FDG-PET</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance-driven binning for proton CT filtered backprojection along most likely paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salt Lake City, United States. pp.382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990834v1</w:t>
+                <w:t xml:space="preserve">hal-00829634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the Bragg peak during ion therapy:recent developements of the beam detection system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">PROGRESS IN USING PROMPT GAMMAS FOR ION RANGE MONITORING DURING HADRON-THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dahoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S60-S61, </w:t>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland. pp.S72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70108-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(12)70127-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990830v1</w:t>
+                <w:t xml:space="preserve">hal-00990812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction vertex imaging (IVI): a new method of real-time control imaging for carbon ion therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTCOG 50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00772822v1</w:t>
+                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of ion ranges</w:t>
               </w:r>
@@ -11443,850 +11443,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ray</w:t>
+                <w:t xml:space="preserve">Interaction vertex imaging (IVI): a new method of real-time control imaging for carbon ion therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PTCOG 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920979v1</w:t>
+                <w:t xml:space="preserve">in2p3-00772822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.3518 - 3521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6152647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-γ imaging during ion beam therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Constanzo</w:t>
+                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging 2010, International conference on imaging techniques in subatomic physics, astrophysics, medicine, biology and industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00559943v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-γ imaging during ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roellinghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging 2010, International conference on imaging techniques in subatomic physics, astrophysics, medicine, biology and industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.s20-s23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00559943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient\textquoterights Respiration on CPU</w:t>
+                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Vidal</w:t>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Villard</w:t>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J M Létang</w:t>
+                <w:t xml:space="preserve">Manuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Philadelphia, PA, Unknown Region</w:t>
+              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920981v1</w:t>
+                <w:t xml:space="preserve">hal-00485720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient's Respiration on CPU</w:t>
+                <w:t xml:space="preserve">Joint Simulation of Transmission X-ray Imaging on GPU and Patient\textquoterights Respiration on CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+                <w:t xml:space="preserve">F.P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+                <w:t xml:space="preserve">P.F. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physicists in Medicine Annual Meeting - AAPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Philadelphia, PA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485720v1</w:t>
+                <w:t xml:space="preserve">hal-01920981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Deterministic Simulation of X-ray Attenuation Using Graphics Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12350,51 +12350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose monitoring in ion therapy by means of prompt radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12469,277 +12469,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00777466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak location by means of prompt gamma measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles méthodes d'imagerie en ligne pour le contrôle de l'irradiation en hadronthérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Foulher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Hadrontherapy «Edwin McMillan» Workshop on Hadron Beam Therapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">48emes Journées Scientifiques SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475607v1</w:t>
+                <w:t xml:space="preserve">in2p3-00405310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-gamma imaging during ion beam therapy: a Geant4 simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Richard</w:t>
+                <w:t xml:space="preserve">A novel technique for real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
+              <w:t xml:space="preserve">Heavy Ions in Therapy and Space Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920982v1</w:t>
+                <w:t xml:space="preserve">hal-01920986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif pédagogique orienté compétences pour les bacheliers STI/STL</w:t>
               </w:r>
@@ -12827,1282 +12827,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of X-ray attenuation on the GPU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garnier</w:t>
+                <w:t xml:space="preserve">Design of a Compton camera for 3D prompt-gamma imaging during ion beam therapy: a Geant4 simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Computer Graphics, Cardiff</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25-32</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920984v1</w:t>
+                <w:t xml:space="preserve">hal-01920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt Gamma-Ray Monitoring During Carbon Ion Therapy: Comparison Between Measurements and Geant4 Simulations</w:t>
+                <w:t xml:space="preserve">Monitoring the Bragg peak location by means of prompt gamma measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International School on Hadrontherapy «Edwin McMillan» Workshop on Hadron Beam Therapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00400371v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target influence on real time monitoring of the Bragg peak location by means of single photon detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
+                <w:t xml:space="preserve">Simulation of X-ray attenuation on the GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.W. John</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTCOG: Particle Therapy Co-Operative Group 48</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Computer Graphics, Cardiff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920983v1</w:t>
+                <w:t xml:space="preserve">hal-01920984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Fast Hybrid Simulation Approach for Dose Calculations in Hadrontherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
+                <w:t xml:space="preserve">Prompt Gamma-Ray Monitoring During Carbon Ion Therapy: Comparison Between Measurements and Geant4 Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920985v1</w:t>
+                <w:t xml:space="preserve">in2p3-00400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for real time monitoring of the Bragg-peak position in ion therapy by means of single photon detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Target influence on real time monitoring of the Bragg peak location by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heavy Ions in Therapy and Space Symposium</w:t>
+              <w:t xml:space="preserve">PTCOG: Particle Therapy Co-Operative Group 48</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920986v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes d'imagerie en ligne pour le contrôle de l'irradiation en hadronthérapie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">Investigation of a Fast Hybrid Simulation Approach for Dose Calculations in Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Loirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48emes Journées Scientifiques SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montauban, France</w:t>
+              <w:t xml:space="preserve">Workshop on Hadron Beam Therapy of Cancer, Erice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00405310v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose profile monitoring with carbon ions by means of prompt-gamma measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
+                <w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium Swift Heavy Ion in Matter - SHIM2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00408905v1</w:t>
+                <w:t xml:space="preserve">hal-01920989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Prompt Gamma Rays to Monitor Hadrontherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer des compétences dans les disciplines fondamentales en premier cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceeding of the 5th symposium Questions de pédagogies dans l'enseignement supérieur, June 18-20, 2008, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France. (9 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920988v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of dose deposition in Stereotactic Synchrotron RadioTherapy (SSRT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrero</w:t>
+                <w:t xml:space="preserve">Detection of Prompt Gamma Rays to Monitor Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New prospects for brain tumour radiotherapy: Synchrotron light and Microbeam radiation Therapy, SYRAD</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium / Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920989v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer des compétences dans les disciplines fondamentales en premier cycle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dose profile monitoring with carbon ions by means of prompt-gamma measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 5th symposium Questions de pédagogies dans l'enseignement supérieur, June 18-20, 2008, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France. (9 p.)</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium Swift Heavy Ion in Matter - SHIM2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962067v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00408905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast dose calculation for stereotactic synchrotron radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14183,90 +14183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThIS : A Geant4-based Therapeutic Irradiation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Workshop on Monte Carlo Treatment Planning (MCTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gent, Belgium</w:t>
@@ -14308,90 +14308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform for Monte Carlo Simulation of Cancer Therapy with Photon and Light Ions Beams based on the Geant 4 Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ricol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, USA, Unknown Region</w:t>
@@ -14567,51 +14567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal calibration via virtual x-ray imaging for dual-energy techniques: application to glass wool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14694,51 +14694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Collimated- and Compton-Cameras Development for Ion Beam Therapy Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bechetoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,51 +14970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15056,77 +15056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Nuclear Models Evaluation and Improvements for Real-Time Prompt Gamma-Ray Monitoring in Proton and Carbon Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15302,51 +15302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Compton Camera for On-line Control in Ion Beam Therapy Using Geant4 design study of the absorber detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15453,64 +15453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15546,63 +15546,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00777846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical measurements for real time monitoring of the Bragg peak location by means of single photon detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Testa</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foulher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15625,109 +15625,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Radiation Imaging Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Physics For Health in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00778976v1</w:t>
+                <w:t xml:space="preserve">in2p3-00778974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of prompt-gamma emission during carbon ion irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Foulher</w:t>
+                <w:t xml:space="preserve">Physical measurements for real time monitoring of the Bragg peak location by means of single photon detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15750,103 +15750,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics For Health in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Radiation Imaging Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00778974v1</w:t>
+                <w:t xml:space="preserve">in2p3-00778976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Bragg peak location during hadrontherapy by means of a time-of-flight camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15854,51 +15854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Radiation Imaging Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom</w:t>
@@ -16326,64 +16326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation pour le suivi en ligne des traitements par hadronthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16487,64 +16487,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE MESURE EN TEMPS REEL D'UNE DOSE LOCALE LORS DU BOMBARDEMENT D'UNE CIBLE PAR DES HADRONS AU MOYEN DES GAMMA PROMPTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16601,51 +16601,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of ballistics in proton therapy using genetic algorithms: implementation issues</w:t>
+                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
@@ -16659,107 +16659,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702837v1</w:t>
+                <w:t xml:space="preserve">hal-03702842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
+                <w:t xml:space="preserve">Towards the optimization of ballistics in proton therapy using genetic algorithms: implementation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
@@ -16773,83 +16773,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702842v1</w:t>
+                <w:t xml:space="preserve">hal-03702837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17158,51 +17158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37BW7HZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR25V2VN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brambilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M L&#233;tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa8f59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37BW7HZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Smeets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Roellinghoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Celani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2016.00010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guinement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nauraye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/4/1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sossin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/12/4711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bajard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/2/565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Kanawati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Letang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/20/8067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2014.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WGS8VR0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4917225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/01/P01011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.08.073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR25V2VN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Freud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Krimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7653" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roellinghoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benilov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/5/1327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4871617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/7/1747" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smekens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiavassa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513017184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4789589" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4563" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henriquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/14/4655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grevillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3FXPQQXX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWHR34WV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foulher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2076303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-010-0276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Foulher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/15/003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1D0FF0BF2F61AAA3819F2A5E956BBD29BACB768/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975841" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Corentin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.922831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Testa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foulher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Pistrui-Maximean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Walenta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvauchelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069621" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila Oliva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brousmiche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052748v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reithinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70108-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-524R8D4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70207-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N0382G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149111v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551586" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70203-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3X3180K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70208-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPHKS0CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70120-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J2RZG0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990812v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70127-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQ3FDKX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920976v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.069" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNP13M41-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Vidal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Villard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. John" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777466v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920986v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Hillion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chataignon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400371v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Loirec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920989v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smekens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921619v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921002v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ricol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921001v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.094" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778028v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00777846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778976v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765146v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974587v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408435v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>