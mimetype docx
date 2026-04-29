--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -739,278 +739,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
+                <w:t xml:space="preserve">3D Tomography back-projection parallelization on Intel FPGAs using OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marchal</w:t>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.1939-8115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-018-1403-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147300v1</w:t>
+                <w:t xml:space="preserve">hal-01831884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography back-projection parallelization on Intel FPGAs using OpenCL</w:t>
+                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Martelli</w:t>
+                <w:t xml:space="preserve">Antoine Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (7), pp.1939-8115. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-018-1403-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831884v1</w:t>
+                <w:t xml:space="preserve">hal-02147300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-Splitting Forward Model for Iterative Reconstruction in X-ray Computed Tomography and application with Gauss-Markov-Potts prior</w:t>
               </w:r>
@@ -1224,499 +1224,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Bayesian Computed Tomography Reconstruction Algorithm with Gauss-Markov-Potts Prior Model and its Application to Real Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
+                <w:t xml:space="preserve">X-ray Computed Tomography using a sparsity enforcing prior model based on Haar transformation in a Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 155 (4), pp.373-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2017-1591⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 155 (4), pp.449-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2017-1594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569332v1</w:t>
+                <w:t xml:space="preserve">hal-01490523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Computed Tomography using a sparsity enforcing prior model based on Haar transformation in a Bayesian framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">A 3D Bayesian Computed Tomography Reconstruction Algorithm with Gauss-Markov-Potts Prior Model and its Application to Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 155 (4), pp.449-480. </w:t>
+              <w:t xml:space="preserve">, 2017, 155 (4), pp.373-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2017-1594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2017-1591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490523v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust super-resolution approach with sparsity constraint in acoustic imaging</w:t>
+                <w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Chu</w:t>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Picheral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Irina Shatalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bortolino Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.08.007⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.45 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794236v8</w:t>
+                <w:t xml:space="preserve">hal-01102830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a numerical deshaker for PFS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust super-resolution approach with sparsity constraint in acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91, pp.45 - 51. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102830v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794236v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de reconnaissance NCTR et parallélisation sur GPU</w:t>
               </w:r>
@@ -2571,360 +2571,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
+                <w:t xml:space="preserve">Scalable Hydrodynamics on multiple Field-Programmable Gate Arrays (FPGAs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+                <w:t xml:space="preserve">François-Xavier Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunrise Wang</w:t>
+                <w:t xml:space="preserve">Charles Prouveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SC Workshops '25: Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, St Louis, United States. pp.1832-1841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731599.3767545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216024v2</w:t>
+                <w:t xml:space="preserve">hal-05390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05260888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Hydrodynamics on multiple Field-Programmable Gate Arrays (FPGAs)</w:t>
+                <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Mordant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunrise Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC Workshops '25: Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2025, Strasbourg, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390519v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical HW-aware NAS flow for AI vision applications on embedded heterogeneous SoCs</w:t>
               </w:r>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-era : Dataflow Algorithm aRchitecture co-design of SKA pipeline for Exascale Radio Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3103,446 +3103,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Initial Framework for Prototyping the Radio-Interferometric Imaging Pipelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet ANR Dark-era : Adéquation Algorithme Architecture (A3) pour la radioastronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2024 - Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361151v3</w:t>
+                <w:t xml:space="preserve">hal-04611829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR Dark-era : Adéquation Algorithme Architecture (A3) pour la radioastronomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Initial Framework for Prototyping the Radio-Interferometric Imaging Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunrise Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SoC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP 2024 - Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiPEAC, Jan 2024, Munich, Germany. pp 56-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62874-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611829v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient use of an embedded heterogeneous SoC for the inference of CNNs</w:t>
+                <w:t xml:space="preserve">Exploration d'architectures de réseaux de neurones pour la segmentation sémantique d'images aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 26th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Durrës, Albania</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148582v1</w:t>
+                <w:t xml:space="preserve">hal-04148565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'architectures de réseaux de neurones pour la segmentation sémantique d'images aériennes</w:t>
+                <w:t xml:space="preserve">Energy-efficient use of an embedded heterogeneous SoC for the inference of CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 26th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Durrës, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148565v1</w:t>
+                <w:t xml:space="preserve">hal-04148582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded AI performances of Nvidia's Jetson Orin SoC series</w:t>
               </w:r>
@@ -3630,462 +3630,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of 2D Convolution using OneAPI and OpenCL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Diakite</w:t>
+                <w:t xml:space="preserve">Interpolation Rapide Sky to Sky pour l'Imagerie Radio Interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695100v1</w:t>
+                <w:t xml:space="preserve">hal-03696220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de comparaison des outils oneAPI et OpenCL pour la convolution 2D sur FPGA</w:t>
+                <w:t xml:space="preserve">FPGA implementation of 2D Convolution using OneAPI and OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695087v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MobileFlow : modèle et mise en œuvre pour une inférence de flot optique efficace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Archet</w:t>
+                <w:t xml:space="preserve">Premiers résultats de comparaison des outils oneAPI et OpenCL pour la convolution 2D sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alvin Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695558v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-core multi-node parallelization of the radio interferometric imaging pipeline DDFacet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tasse</w:t>
+                <w:t xml:space="preserve">MobileFlow : modèle et mise en œuvre pour une inférence de flot optique efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Sashala Naik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729202v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4134,201 +4125,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation Rapide Sky to Sky pour l'Imagerie Radio Interférométrique</w:t>
+                <w:t xml:space="preserve">Multi-core multi-node parallelization of the radio interferometric imaging pipeline DDFacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Orieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sips55645.2022.9919239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696220v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory prefetching for tomography acceleration on FPGAs through HLS tools</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Field Programmable Logic and Applications (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dresden (virtual), Germany. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,1126 +4494,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficiency-driven approach for real-time optical flow processing on parallel hardware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Seznec</w:t>
+                <w:t xml:space="preserve">Student Session: Data distribution on a multi-GPU node for TomoBayes CT reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip40778.2020.9191164⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 26th International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gangnueng, South Korea. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTCSA50079.2020.9203709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604755v1</w:t>
+                <w:t xml:space="preserve">hal-04539697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data distribution on a multi-GPU node for TomoBayes CT reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficiency-driven approach for real-time optical flow processing on parallel hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chghaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">A. Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip40778.2020.9191164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586239v4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OpenCL pipeline implementation on Intel FPGA for 3D backprojection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martelli</w:t>
+                <w:t xml:space="preserve">Data distribution on a multi-GPU node for TomoBayes CT reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">The 26th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Inconnu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500994v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586239v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student Session: Data distribution on a multi-GPU node for TomoBayes CT reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chghaf</w:t>
+                <w:t xml:space="preserve">An OpenCL pipeline implementation on Intel FPGA for 3D backprojection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 26th International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTCSA50079.2020.9203709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04539697v1</w:t>
+                <w:t xml:space="preserve">hal-02500994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Acceleration : OpenACC for Radar Processing Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Accélération sur GPU d'une simulation radar avec OpenACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129441v1</w:t>
+                <w:t xml:space="preserve">hal-02147363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-streaming and multi-GPU optimization for a matched pair of Projector and Backprojector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Bayesian approach in model-based iterative reconstruction for 3D X-ray computed tomography with Gauss-Markov-Potts prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2534108⟩</w:t>
+              <w:t xml:space="preserve">MaxEnt 2019 : Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Garching/Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019033004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070223v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian approach in model-based iterative reconstruction for 3D X-ray computed tomography with Gauss-Markov-Potts prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">GPU Acceleration : OpenACC for Radar Processing Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vermesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaxEnt 2019 : Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019033004⟩</w:t>
+              <w:t xml:space="preserve">International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132706v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération sur GPU d'une simulation radar avec OpenACC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+                <w:t xml:space="preserve">Multi-streaming and multi-GPU optimization for a matched pair of Projector and Backprojector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mérigot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2019 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Philadelphie, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2534108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147363v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GPU implementation of Separable Footprint (SF) Projector and Backprojector : first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
+                <w:t xml:space="preserve">Harnessing FPGAs potential with OpenCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Salt Lake City, United States. pp.314-317</w:t>
+              <w:t xml:space="preserve">13ème Colloque nationale du GDR SoC/SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745746v1</w:t>
+                <w:t xml:space="preserve">hal-01841029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing FPGAs potential with OpenCL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martelli</w:t>
+                <w:t xml:space="preserve">New GPU implementation of Separable Footprint (SF) Projector and Backprojector : first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque nationale du GDR SoC/SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Salt Lake City, United States. pp.314-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841029v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Convolution Operator Using Half Precision Floating Point Numbers on GPU for Radioastronomy Deconvolution</w:t>
               </w:r>
@@ -5827,1316 +5827,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d’algorithmes itératifs bayésiens basés sur trois classes de modèles a priori parcimonieux appliqués à la reconstruction tomographique</w:t>
+                <w:t xml:space="preserve">Performance comparison of Bayesian iterative algorithms for three classes of sparsity enforcing priors with application in computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juans-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569349v1</w:t>
+                <w:t xml:space="preserve">hal-01568337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Reconstruction and Segmentation of Real 3D Data in Computed Tomography thanks to a Gauss-Markov-Potts Prior Model,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
+                <w:t xml:space="preserve">Model selection in the sparsity context for inverse problems in Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully 3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Jarinu, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91143-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569301v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint segmentation and reconstruction algorithm for 3D Bayesian Computed Tomography using Gaus-Markov-Potts Prior Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
+                <w:t xml:space="preserve">Unsupervised sparsity enforcing iterative algorithms for 3D image reconstruction in X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">The 2017 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Xi'an, China. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588443v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D en tomographie à rayons X à l'aide d'un modèle a priori hiérarchique utilisant la transformation de Haar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">3D Tomography parallelization on FPGAs via HLS tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, dresden, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2017.8122119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567888v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian X-ray Computed Tomography using a Three-level Hierarchical Prior Model</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D en tomographie à rayons X à l'aide d'un modèle a priori hiérarchique utilisant la transformation de Haar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference, Bayesian inference and maximum entropy methods in science and engineering (Maxent 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403790v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography parallelization on FPGAs via HLS tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martelli</w:t>
+                <w:t xml:space="preserve">Bayesian X-ray Computed Tomography using a Three-level Hierarchical Prior Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2017.8122119⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference, Bayesian inference and maximum entropy methods in science and engineering (Maxent 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569320v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray computed tomography simultaneous image reconstruction and contour detection using a hierarchical markovian model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Joint Reconstruction and Segmentation of Real 3D Data in Computed Tomography thanks to a Gauss-Markov-Potts Prior Model,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fully 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Xian, China. pp.810-813</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490508v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray Computed Tomography reconstruction using sparsity enforcing Hierarchical Model based on Haar Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">A joint segmentation and reconstruction algorithm for 3D Bayesian Computed Tomography using Gaus-Markov-Potts Prior Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mircea Dumitru</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2017 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Xi'an, China. pp.295-298</w:t>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490554v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian method with sparsity enforcing prior of dual-tree complex wavelet transform coefficients for X-ray CT image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des performances d’algorithmes itératifs bayésiens basés sur trois classes de modèles a priori parcimonieux appliqués à la reconstruction tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juans-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567875v1</w:t>
+                <w:t xml:space="preserve">hal-01569349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised sparsity enforcing iterative algorithms for 3D image reconstruction in X-ray computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mircea Dumitru</w:t>
+                <w:t xml:space="preserve">X-ray computed tomography simultaneous image reconstruction and contour detection using a hierarchical markovian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2017 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6070-6074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568325v1</w:t>
+                <w:t xml:space="preserve">hal-01490508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of Bayesian iterative algorithms for three classes of sparsity enforcing priors with application in computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D X-ray Computed Tomography reconstruction using sparsity enforcing Hierarchical Model based on Haar Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Dumitru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 2017 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Xi'an, China. pp.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568337v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection in the sparsity context for inverse problems in Bayesian framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian method with sparsity enforcing prior of dual-tree complex wavelet transform coefficients for X-ray CT image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Jarinu, Brazil. </w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos island, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91143-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568318v1</w:t>
+                <w:t xml:space="preserve">hal-01567875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Student-t based sparsity enforcing hierarchical prior for linear inverse problems and its efficient Bayesian computation for 2D and 3D Computed Tomography</w:t>
               </w:r>
@@ -7347,90 +7347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical variational Bayesian approximation approach in acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.572 - 579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7562,330 +7562,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
+              <w:t xml:space="preserve">WIO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Neuchâtel, Switzerland. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIO.2014.6933297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103779v1</w:t>
+                <w:t xml:space="preserve">hal-01103751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Neuchâtel, Switzerland. pp.1 - 4, </w:t>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.422 - 431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIO.2014.6933297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103751v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolution Models with Shift-invariant kernel based on Matlab-GPU platform for Fast Acoustic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8018,77 +8018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D convolution model using (in)variant kernels for fast acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,481 +8120,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalized weighted least-squares image reconstruction based on scatter correction methods for X-ray CT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
+                <w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shatalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Remote sensing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.88900S-88900S-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843508v1</w:t>
+                <w:t xml:space="preserve">hal-00930996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dimensional Range Profile Geometrical Visualization and Performance Estimation of Radar Target Classification via a Gaussian Mixture Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">A penalized weighted least-squares image reconstruction based on scatter correction methods for X-ray CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931023v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient variational Bayesian inference approach via Studient's-t priors for acoustic imaging in colored noises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Chu</w:t>
+                <w:t xml:space="preserve">High-Dimensional Range Profile Geometrical Visualization and Performance Estimation of Radar Target Classification via a Gaussian Mixture Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMA - ICA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.829-836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865786v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model and spectral correction of vibration effects on Fourier transform spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Saggin</w:t>
+                <w:t xml:space="preserve">An efficient variational Bayesian inference approach via Studient's-t priors for acoustic imaging in colored noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Remote sensing 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POMA - ICA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. 055031 (9p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2028632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00930996v1</w:t>
+                <w:t xml:space="preserve">hal-00865786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy-Logic based non cooperative target recognition</w:t>
               </w:r>
@@ -8691,338 +8691,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération sur serveur multi-GPUs de la reconstruction 3D d'une mousse de nickel par méthodes itératives algébriques régularisées</w:t>
+                <w:t xml:space="preserve">Multi GPU parallelization of 3D bayesian CT algorithm and its application on real foam reonconstruction with incomplete data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Buyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.id455</w:t>
+              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poitiers, France. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616941v1</w:t>
+                <w:t xml:space="preserve">hal-00658653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Reconnaissance Non Coopérative de Cibles et implémentation sur GPU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accélération sur serveur multi-GPUs de la reconstruction 3D d'une mousse de nickel par méthodes itératives algébriques régularisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagoutte</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID146</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.id455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617103v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi GPU parallelization of 3D bayesian CT algorithm and its application on real foam reonconstruction with incomplete data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmes de Reconnaissance Non Coopérative de Cibles et implémentation sur GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poitiers, France. pp.35-38</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658653v1</w:t>
+                <w:t xml:space="preserve">hal-00617103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU implementation of a 3D bayesian CT algorithm and its application on real foam reconstruction</w:t>
               </w:r>
@@ -9060,51 +9060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Rabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on Image Formation in X-Ray Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Salt Lake City, United States. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9168,51 +9168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Legoupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9577,420 +9577,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D backprojection on a SOPC platform : first results</w:t>
+                <w:t xml:space="preserve">Etude d'un cache 2D adaptatif et prédictif pour le traitement d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ème Forum Recherche en Génie Biologique et Médica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones en Adéquation Algorithme Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Dijon, France. pp.JFAAA 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102911v1</w:t>
+                <w:t xml:space="preserve">hal-00102913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroprojection 2D sur plateforme SOPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+                <w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-neuve, Belgique. pp.783-786</w:t>
+              <w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102907v1</w:t>
+                <w:t xml:space="preserve">hal-01092602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un cache 2D adaptatif et prédictif pour le traitement d'image</w:t>
+                <w:t xml:space="preserve">Rétroprojection 2D sur plateforme SOPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones en Adéquation Algorithme Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Dijon, France. pp.JFAAA 2005</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.783-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102913v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+                <w:t xml:space="preserve">2D backprojection on a SOPC platform : first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t>
+              <w:t xml:space="preserve">13 ème Forum Recherche en Génie Biologique et Médica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092602v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10008,90 +10008,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orleans (France), France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10110,299 +10110,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les télélescopes SKA</w:t>
+                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. IEEE, 2022 IEEE International Conference on Image Processing (ICIP), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825850v1</w:t>
+                <w:t xml:space="preserve">hal-04696638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Sky to Sky Interpolation for Radio Interferometric Imaging</w:t>
+                <w:t xml:space="preserve">Les télélescopes SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696638v1</w:t>
+                <w:t xml:space="preserve">hal-03825850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow Algorithm aRchitecture co-design of SKA pipeline for Exascale Radio Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,64 +10496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sashala Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Technology Conference (GTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Silicon Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OpenCL design for tomographic reconstruction on FPGA. Innovate Europe Design Contest Winners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,51 +11191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -11371,51 +11371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">opgpuTomoGPI - Ref CNRS du pré-dépôt APP 11562-01 (num IDDN prochainement disponible)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11815,51 +11815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD305F2"/>
+    <w:nsid w:val="0F8F9A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12046,51 +12046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137532008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdrive.cnrs.fr/s/foKxoD2FaKdwD8Y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2023.3258879" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1403-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.309-342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carcagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/930250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03090950v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mordant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767545" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226257v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586239v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chghaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500994v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA50079.2020.9203709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171296" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985361" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953322" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91143-4_15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Bleichrodt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_93" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616941v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buyens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504740v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Rabanal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heemeryck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Maury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:439c43cac3a180dcdcc5430ec7a3b52a377689d2;origin=https://hal.archives-ouvertes.fr/hal-03947405;visit=swh:1:snp:1e5726ce9d93cc972235adbf62e32703d874c8ba;anchor=swh:1:rel:444d831c41a84c68a98117f8e61ebb21042bfa4f;path=/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137532008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdrive.cnrs.fr/s/foKxoD2FaKdwD8Y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2023.3258879" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1403-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.309-342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carcagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/930250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03090950v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mordant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226257v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chghaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA50079.2020.9203709" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586239v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500994v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91143-4_15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081253" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Bleichrodt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_93" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buyens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504740v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Rabanal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heemeryck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Maury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:439c43cac3a180dcdcc5430ec7a3b52a377689d2;origin=https://hal.archives-ouvertes.fr/hal-03947405;visit=swh:1:snp:1e5726ce9d93cc972235adbf62e32703d874c8ba;anchor=swh:1:rel:444d831c41a84c68a98117f8e61ebb21042bfa4f;path=/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>