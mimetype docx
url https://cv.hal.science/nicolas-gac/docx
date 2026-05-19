--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -168,51 +168,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After an M.Sc. (2003) and a Ph.D. (2008) degrees, both in signal processing, from the Institut National Polytechnique de Grenoble, I joined in 2009 the University Paris-Saclay first at laboratory L2S as an associate professor and then in 2023 at SATIE as a full professor. I am teaching computer science for embedded systems at the faculty of science. At SATIE, my research interest is focused on algorithm-architecture co-design applied mainly for tomography reconstruction and radio astronomy on multi-GPU servers or FPGA boards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detailed CV</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://sdrive.cnrs.fr/s/foKxoD2FaKdwD8Y</w:t>
+          <w:t xml:space="preserve">https://sdrive.cnrs.fr/s/fsGCZB5J8pHpfxo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prenom.nom @ universite-paris-saclay.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -739,278 +739,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography back-projection parallelization on Intel FPGAs using OpenCL</w:t>
+                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Martelli</w:t>
+                <w:t xml:space="preserve">Antoine Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Enderli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (7), pp.1939-8115. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-018-1403-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831884v1</w:t>
+                <w:t xml:space="preserve">hal-02147300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
+                <w:t xml:space="preserve">3D Tomography back-projection parallelization on Intel FPGAs using OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marchal</w:t>
+                <w:t xml:space="preserve">Maxime Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.1939-8115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-018-1403-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147300v1</w:t>
+                <w:t xml:space="preserve">hal-01831884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-Splitting Forward Model for Iterative Reconstruction in X-ray Computed Tomography and application with Gauss-Markov-Potts prior</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Field Programmable Logic and Applications (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dresden (virtual), Germany. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4803,51 +4803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OpenCL pipeline implementation on Intel FPGA for 3D backprojection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,103 +4885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération sur GPU d'une simulation radar avec OpenACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5123,103 +5123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Acceleration : OpenACC for Radar Processing Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulon, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5383,90 +5383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing FPGAs potential with OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque nationale du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6166,90 +6166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tomography parallelization on FPGAs via HLS tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, dresden, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OpenCL design for tomographic reconstruction on FPGA. Innovate Europe Design Contest Winners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11815,51 +11815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F8F9A1B"/>
+    <w:nsid w:val="D645C960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12046,51 +12046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137532008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdrive.cnrs.fr/s/foKxoD2FaKdwD8Y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2023.3258879" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1403-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.309-342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carcagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/930250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03090950v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mordant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226257v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chghaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA50079.2020.9203709" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586239v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500994v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91143-4_15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081253" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Bleichrodt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_93" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buyens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504740v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Rabanal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heemeryck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Maury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:439c43cac3a180dcdcc5430ec7a3b52a377689d2;origin=https://hal.archives-ouvertes.fr/hal-03947405;visit=swh:1:snp:1e5726ce9d93cc972235adbf62e32703d874c8ba;anchor=swh:1:rel:444d831c41a84c68a98117f8e61ebb21042bfa4f;path=/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6981-0368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137532008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdrive.cnrs.fr/s/fsGCZB5J8pHpfxo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2023.3258879" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264131v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2023.100767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Seznec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sashala Naik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01240-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Seznec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-021-01187-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;rigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1403-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Shatalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bortolino Saggin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30.309-342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carcagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/930250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03090950v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mordant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Archet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87897-8_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361151v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62874-0_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Orieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695558v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725824v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips55645.2022.9919239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226257v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chghaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA50079.2020.9203709" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sashala Naik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip40778.2020.9191164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586239v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500994v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermesse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sips.2018.8598342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91143-4_15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2017.8122119" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081253" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert Bleichrodt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471802" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shatalina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saggin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2028632" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_93" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buyens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504740v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Rabanal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.770588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102903v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02605077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heemeryck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Maury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:439c43cac3a180dcdcc5430ec7a3b52a377689d2;origin=https://hal.archives-ouvertes.fr/hal-03947405;visit=swh:1:snp:1e5726ce9d93cc972235adbf62e32703d874c8ba;anchor=swh:1:rel:444d831c41a84c68a98117f8e61ebb21042bfa4f;path=/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>