--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -664,7125 +664,7125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (27), pp.12914-12925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3nj02103c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (11), pp.7264-7273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using electrochemistry coupled to high resolution mass spectrometry for the simulation of the environmental degradation of the recalcitrant fungicide carbendazim</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+                <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121448⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378093v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry-coupled to liquid chromatography-mass spectrometry-density functional theory as a new tool to mimic the environmental degradation of selected phenylurea herbicides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Using electrochemistry coupled to high resolution mass spectrometry for the simulation of the environmental degradation of the recalcitrant fungicide carbendazim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evangeline Njanja</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EM00351H⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.121448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358056v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+                <w:t xml:space="preserve">Electrochemistry-coupled to liquid chromatography-mass spectrometry-density functional theory as a new tool to mimic the environmental degradation of selected phenylurea herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranil Clément Tonleu Temgoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Njanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.1600-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EM00351H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03290202v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.3264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172988v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03290202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312159v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346537v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the environmental degradation of diuron (herbicide) using electrochemistry coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R Le Targat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 352, pp.136485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527623v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mechanical Tunability of an Ultranarrow Spectral Feature of a Rare-Earth-Doped Crystal via Uniaxial Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučíc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Targat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.044022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065368v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (7), pp.1930-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960035v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095946v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444757v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (25), pp.14293-14308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095955v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
+                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26373⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927706v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jochen Ballof</w:t>
+                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pardoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416306v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous response of an ion ensemble from mechanical stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ferrier</w:t>
+                <w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi A.B. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru‐claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (23), pp.2055-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065388v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the environmental degradation of diuron (herbicide) using electrochemistry coupled to high resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Hémez</w:t>
+                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leimbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Karls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Ballof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 352, pp.136485. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408281v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Tunability of an Ultranarrow Spectral Feature of a Rare-Earth-Doped Crystal via Uniaxial Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhomogeneous response of an ion ensemble from mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lučíc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Le Targat</w:t>
+                <w:t xml:space="preserve">A. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.013306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467208v1</w:t>
+                <w:t xml:space="preserve">hal-03065388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of effective bond orders in heterodiatomic molecules and role of the spin-orbit coupling in the AtX (X=At–F) series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi A.B. Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (3), pp.032518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin-Catalyzed Synthesis of 5-Substituted 1H-Tetrazoles from Nitriles: Homogeneous and Heterogeneous procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sn−Li Transmetalation of α‐Aminoorganostannanes for the Stereoselective Synthesis of Substituted Dehydropiperidines and Dehydroazepanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathieu Chretien</w:t>
+                <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Kerric</w:t>
+                <w:t xml:space="preserve">Jean-Paul Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Zammattio</w:t>
+                <w:t xml:space="preserve">Cécile Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 361 (4), pp.747-757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801117⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 361 (16), pp.3777-3786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017577v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn−Li Transmetalation of α‐Aminoorganostannanes for the Stereoselective Synthesis of Substituted Dehydropiperidines and Dehydroazepanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tin-Catalyzed Synthesis of 5-Substituted 1H-Tetrazoles from Nitriles: Homogeneous and Heterogeneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lumbroso</w:t>
+                <w:t xml:space="preserve">Gaelle Kerric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Beaudet</w:t>
+                <w:t xml:space="preserve">Françoise Zammattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Quintard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 361 (16), pp.3777-3786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900349⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 361 (4), pp.747-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017578v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale cristalline rare-earth doped resonators for strain-coupled optomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (11), pp.1342-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jmp.2019.1011088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical 0–0 Energies with Chemical Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (16), pp.4646 - 4651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41557-018-0011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01769551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bonding picture in hypervalent XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides revisited with quantum chemical topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amaouch</w:t>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.2753 - 2762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.24905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01628255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Alcohol beta-Fluorination on Hydrogen-Bond Acidity of Conformationally Flexible Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Compain</w:t>
+                <w:t xml:space="preserve">François Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besseau</w:t>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (12), pp.2811-2819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201604940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive heterodyne probing method for laser frequency stabilization based on spectral hole burning in rare-earth doped crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Gobron</w:t>
+                <w:t xml:space="preserve">K Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (13), pp.15539-15548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.25.015539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted radionuclide therapy with astatine-211: Oxidative dehalogenation of astatobenzoate conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-02614-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra F Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques F Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01414904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01447927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141598v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTAIM Analysis in the Context of Quasirelativistic Quantum Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pilme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renault Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (11), pp.4830-4841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct500762n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Cimiraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Astatine(III) Hydrolyzed Species: Experiments and Relativistic Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">F. Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bassal</w:t>
+                <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.1983-1990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3099413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00804191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalization of the Solvation Effects on the AtO+ Ground-State Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahra Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.10589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp406803e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleymane Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142485v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleymane Kone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 721, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02142683v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic B. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (24, SI), pp.3763-3768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
+                <w:t xml:space="preserve">hal-02142485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Cleavage of Sulfonamides: An Efficient and Tunable Strategy to Prevent β-Fragmentation and Epimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Viaud</w:t>
+                <w:t xml:space="preserve">Vincent Coeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coeffard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Thobie-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.942-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol300003f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+                <w:t xml:space="preserve">Claude Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46, pp.100-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Baguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Planchat</w:t>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02143156v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of tropylium formation from substituted benzylpyridinium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (1), pp.12 - 17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1461⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7792,436 +7792,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Custodio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362647v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361633v1</w:t>
+                <w:t xml:space="preserve">hal-05362647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">211At-metal N-Heterocyclic Carbene complexes: a promising alternative for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien G Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8249,575 +8266,558 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la toxicité des insecticides néonicotinoïdes à l’échelle microscopique : que peut-on apprendre de la modélisation moléculaire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
+                <w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361614v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Astatine(I) chelates for applications in targeted alpha therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+                <w:t xml:space="preserve">Caractérisation de la toxicité des insecticides néonicotinoïdes à l’échelle microscopique : que peut-on apprendre de la modélisation moléculaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Custodio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361499v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Design of Astatine(I) chelates for applications in targeted alpha therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361583v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and evaluation of stabilized 211At-labelled aryl compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouinneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRR’24 : 21st European Symposium on Radiopharmacy &amp; Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of 211 At metal N-Heterocyclic Carbenes for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8845,549 +8845,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th China-Japan-Korea Symposium on Radiopharmaceutical Sciences (CJKSRS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical speciation of radioelements at ultra-trace concentrations in solution: the cases of astatine and polonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuklearchemie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">Stable Astatine-211 labeling assisted by charge-shift bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367210v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Astatine-211 labeling assisted by charge-shift bonding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367197v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de modélisation moléculaire des radioéléments à Nantes : un reboot autour du radium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Traces et ultra traces sortez du bois ! » du GDR SciNEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling towards stable Astatine-211 labelling for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,817 +9432,826 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public event "PRISMAP in Nantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemical topology to rationalize the relativistic effects in molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI International Congress of Theoretical Chemists of Latin Expression (Quitel 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367595v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Towards Multi-Spectral Hole Probing in Laser Frequency Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367590v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04030185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Spectral Hole Probing in Laser Frequency Stabilization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Lučić</w:t>
+                <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04030185v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367592v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From atomic fountains to ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">B. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+                <w:t xml:space="preserve">L. Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
+                <w:t xml:space="preserve">M. Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Frontiers for Metrology: From Biology and Chemistry to Quantum and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Varenna, Italy. pp.401-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3254/ENFI210039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986631v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers</w:t>
               </w:r>
@@ -10254,77 +10263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency Control Symposium. IEEE International Joint Conference. 2020 (IFCS-ISAF 2020) (and International Symposium on Applications of Ferroelectrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Keystone CO (online), United States. pp.449</w:t>
@@ -10339,4191 +10348,4182 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03986832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367597v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atomic fountains to ultra-stable lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers for Metrology: From Biology and Chemistry to Quantum and Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986770v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trous brûlés spectraux pour lasers ultrastables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de FIRST-TF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
+              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Delft (on line), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986661v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Trous brûlés spectraux pour lasers ultrastables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Delft (on line), Netherlands</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de FIRST-TF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986549v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03986675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
+                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786120v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2019.8856036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency locking a laser on a spectral hole pattern with a multi-channel heterodyne method using SDR and GnuRadio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth ion doped crystals for quantum metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bess Fang</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European GNURadio days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">International conference on Quantum Metrology and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735182v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth ion doped crystals for quantum metrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Frequency locking a laser on a spectral hole pattern with a multi-channel heterodyne method using SDR and GnuRadio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lucic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Quantum Metrology and Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European GNURadio days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986692v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-heterodyne detection of spectral hole in rare earth doped crystal for laser frequency stabilization and opto-mechanical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing chemical bonds at the relativistic and multiconfigurational level: Effective bond orders and topological analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCB2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01949510v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01949497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Probing chemical bonds at the relativistic and multiconfigurational level: Effective bond orders and topological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi A. B. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESCB2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01949497v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01949510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting invisible astatine: An excuse to study the role of spin-orbit coupling on chemical bonding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry: Transition metals, excited states, and more</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01512976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: A relativistic and multiconfigurational wave function theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Réal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01361872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">8th conference on isotopes and expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218767v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01064213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01064349v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01159756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillon Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vallet</w:t>
+                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th conference on isotopes and expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01064213v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassal Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01159740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t>
+              <w:t xml:space="preserve">TACC-2012 : Theory and Applications of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01157250v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00758845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACC-2012 : Theory and Applications of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00758845v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01157250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning in Eu:YSO for ultra-stable lasers and optical frequency metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuji Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF Croissance de cristaux pour l’optique et techniques de caractérisations, mise en forme, micro nanostructuration et intégration dispositifs associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03986736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers and Atomic-scale Force Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches INTERNATIONAL THEMATIC SCHOOL-High Precision Physics using an Optical Fibre Link and Optical Frequency Combs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ecole de Physique des Houches, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision phase and frequency measurement in rare earth doped crystals at cryogenic temperature for probing nanoresonator behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savino Piccolomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelone, Spain. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar electronic structure of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAMPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01446967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01154147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Ferrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarah Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Como, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01159728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14533,185 +14533,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes opto-mécaniques et mesures de haute précision à base de cristaux dopés aux terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Quantique [quant-ph]. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAY076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02936693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la réactivité élémentaire du Bore atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Sciences et Technologies - Bordeaux I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14858,51 +14858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>