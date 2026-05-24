--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -749,2738 +749,2738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953508v1</w:t>
+                <w:t xml:space="preserve">hal-03776952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Champion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (11), pp.7264-7273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776952v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Sarr</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.3264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346537v1</w:t>
+                <w:t xml:space="preserve">inserm-03290202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electrochemistry coupled to high resolution mass spectrometry for the simulation of the environmental degradation of the recalcitrant fungicide carbendazim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221, pp.121448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry-coupled to liquid chromatography-mass spectrometry-density functional theory as a new tool to mimic the environmental degradation of selected phenylurea herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranil Clément Tonleu Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Njanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (10), pp.1600-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1EM00351H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03290202v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172988v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312159v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the environmental degradation of diuron (herbicide) using electrochemistry coupled to high resolution mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136485⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (25), pp.14293-14308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408281v1</w:t>
+                <w:t xml:space="preserve">hal-02960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Tunability of an Ultranarrow Spectral Feature of a Rare-Earth-Doped Crystal via Uniaxial Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044022⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467208v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pardoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lučić</w:t>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Le Targat</w:t>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527623v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zhang</w:t>
+                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lučić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Le Targat</w:t>
+                <w:t xml:space="preserve">H Alvarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goldner</w:t>
+                <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (22), pp.221102. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (7), pp.1930-1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065368v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095955v1</w:t>
+                <w:t xml:space="preserve">hal-03065368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960035v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi A.B. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru‐claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (23), pp.2055-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444757v1</w:t>
+                <w:t xml:space="preserve">hal-02927706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Inhomogeneous response of an ion ensemble from mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.013306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095946v1</w:t>
+                <w:t xml:space="preserve">hal-03065388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+                <w:t xml:space="preserve">David Leimbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Karls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Ballof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26373⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927706v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+                <w:t xml:space="preserve">Mechanical Tunability of an Ultranarrow Spectral Feature of a Rare-Earth-Doped Crystal via Uniaxial Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Ballof</w:t>
+                <w:t xml:space="preserve">N. Lučíc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.044022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416306v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous response of an ion ensemble from mechanical stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zhang</w:t>
+                <w:t xml:space="preserve">Simulation of the environmental degradation of diuron (herbicide) using electrochemistry coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Ferrier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.013306. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 352, pp.136485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065388v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of effective bond orders in heterodiatomic molecules and role of the spin-orbit coupling in the AtX (X=At–F) series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi A.B. Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (3), pp.032518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3916,64 +3916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,103 +4154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Alcohol beta-Fluorination on Hydrogen-Bond Acidity of Conformationally Flexible Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (13), pp.15539-15548. </w:t>
@@ -4818,1386 +4818,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+                <w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra F Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ning Guo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques F Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274072v1</w:t>
+                <w:t xml:space="preserve">inserm-01414904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+                <w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadel Bassal</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques F Barbet</w:t>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01414904v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294362v1</w:t>
+                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
+                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire David</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141598v1</w:t>
+                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01201552v1</w:t>
+                <w:t xml:space="preserve">hal-01258801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258801v1</w:t>
+                <w:t xml:space="preserve">in2p3-01201552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTAIM Analysis in the Context of Quasirelativistic Quantum Calculations</w:t>
               </w:r>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,90 +6317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Cimiraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Astatine(III) Hydrolyzed Species: Experiments and Relativistic Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,393 +6696,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic B. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (24, SI), pp.3763-3768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142683v1</w:t>
+                <w:t xml:space="preserve">hal-02142485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soleymane Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
+                <w:t xml:space="preserve">hal-02142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic B. Anne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 721, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02142485v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Cleavage of Sulfonamides: An Efficient and Tunable Strategy to Prevent β-Fragmentation and Epimerization</w:t>
               </w:r>
@@ -7196,509 +7196,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rondeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Drahos</w:t>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121929v1</w:t>
+                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Planchat</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143156v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of tropylium formation from substituted benzylpyridinium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,445 +7800,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t>
+                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361583v1</w:t>
+                <w:t xml:space="preserve">hal-05362647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+                <w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362647v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">211At-metal N-Heterocyclic Carbene complexes: a promising alternative for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien G Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,528 +8279,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t>
+                <w:t xml:space="preserve">Caractérisation de la toxicité des insecticides néonicotinoïdes à l’échelle microscopique : que peut-on apprendre de la modélisation moléculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+                <w:t xml:space="preserve">Rémi Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR SciNEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361633v1</w:t>
+                <w:t xml:space="preserve">hal-05361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la toxicité des insecticides néonicotinoïdes à l’échelle microscopique : que peut-on apprendre de la modélisation moléculaire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
+                <w:t xml:space="preserve">Design of Astatine(I) chelates for applications in targeted alpha therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Custodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361614v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Astatine(I) chelates for applications in targeted alpha therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Custodio</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361499v1</w:t>
+                <w:t xml:space="preserve">hal-05361583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and evaluation of stabilized 211At-labelled aryl compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical speciation of radioelements at ultra-trace concentrations in solution: the cases of astatine and polonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fouinneteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+                <w:t xml:space="preserve">Mirella del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Guérard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRR’24 : 21st European Symposium on Radiopharmacy &amp; Radiopharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Nuklearchemie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367201v1</w:t>
+                <w:t xml:space="preserve">hal-05367178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of 211 At metal N-Heterocyclic Carbenes for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ligeour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8845,549 +8832,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th China-Japan-Korea Symposium on Radiopharmaceutical Sciences (CJKSRS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical speciation of radioelements at ultra-trace concentrations in solution: the cases of astatine and polonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Liu</w:t>
+                <w:t xml:space="preserve">Preparation and evaluation of stabilized 211At-labelled aryl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouinneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella del Nero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuklearchemie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">ESRR’24 : 21st European Symposium on Radiopharmacy &amp; Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367178v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Astatine-211 labeling assisted by charge-shift bonding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367197v1</w:t>
+                <w:t xml:space="preserve">hal-05367210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">20 ans de modélisation moléculaire des radioéléments à Nantes : un reboot autour du radium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Atelier « Traces et ultra traces sortez du bois ! » du GDR SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367210v1</w:t>
+                <w:t xml:space="preserve">hal-05367194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de modélisation moléculaire des radioéléments à Nantes : un reboot autour du radium ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Stable Astatine-211 labeling assisted by charge-shift bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Traces et ultra traces sortez du bois ! » du GDR SciNEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367194v1</w:t>
+                <w:t xml:space="preserve">hal-05367197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling towards stable Astatine-211 labelling for targeted alpha therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9652,204 +9652,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367592v1</w:t>
+                <w:t xml:space="preserve">hal-05367595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Multi-Spectral Hole Probing in Laser Frequency Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9913,51 +9900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,1567 +9989,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+                <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367595v1</w:t>
+                <w:t xml:space="preserve">hal-05367592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atomic fountains to ultra-stable lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Goff</w:t>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chupin</w:t>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lorini</w:t>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abgrall</w:t>
+                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers for Metrology: From Biology and Chemistry to Quantum and Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (on line), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03986770v1</w:t>
+                <w:t xml:space="preserve">obspm-03986631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency Control Symposium. IEEE International Joint Conference. 2020 (IFCS-ISAF 2020) (and International Symposium on Applications of Ferroelectrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Keystone CO (online), United States. pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03986832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bess Fang</w:t>
+                <w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris (on line), France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986631v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From atomic fountains to ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Frontiers for Metrology: From Biology and Chemistry to Quantum and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Varenna, Italy. pp.401-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3254/ENFI210039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367597v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Trous brûlés spectraux pour lasers ultrastables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Delft (on line), Netherlands</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de FIRST-TF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03986549v1</w:t>
+                <w:t xml:space="preserve">obspm-03986661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trous brûlés spectraux pour lasers ultrastables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de FIRST-TF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
+              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Delft (on line), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03986661v1</w:t>
+                <w:t xml:space="preserve">obspm-03986549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Signe Seidelin</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2019.8856036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03986675v1</w:t>
+                <w:t xml:space="preserve">hal-03786120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
+                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FCS.2019.8856036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786120v1</w:t>
+                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
+                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth ion doped crystals for quantum metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Quantum Metrology and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
@@ -11617,77 +11617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European GNURadio days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
@@ -11742,77 +11742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
@@ -11835,346 +11835,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing chemical bonds at the relativistic and multiconfigurational level: Effective bond orders and topological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi A. B. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESCB2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01949497v1</w:t>
+                <w:t xml:space="preserve">in2p3-01949510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing chemical bonds at the relativistic and multiconfigurational level: Effective bond orders and topological analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Borschevsky</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCB2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01949510v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01949497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting invisible astatine: An excuse to study the role of spin-orbit coupling on chemical bonding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry: Transition metals, excited states, and more</w:t>
             </w:r>
@@ -12245,51 +12245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12308,777 +12308,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01361872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th conference on isotopes and expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01064213v1</w:t>
+                <w:t xml:space="preserve">hal-01218767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218767v1</w:t>
+                <w:t xml:space="preserve">in2p3-01159756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillon Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t>
+              <w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01159756v1</w:t>
+                <w:t xml:space="preserve">in2p3-01064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01064349v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
+                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. S. P. Gomes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">8th conference on isotopes and expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01064213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13086,51 +13086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassal Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
@@ -13172,51 +13172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13293,77 +13293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahra Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t>
@@ -13424,77 +13424,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning in Eu:YSO for ultra-stable lasers and optical frequency metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuji Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13549,103 +13549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers and Atomic-scale Force Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches INTERNATIONAL THEMATIC SCHOOL-High Precision Physics using an Optical Fibre Link and Optical Frequency Combs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ecole de Physique des Houches, France. 2019</w:t>
@@ -13713,64 +13713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savino Piccolomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelone, Spain. 2018</w:t>
@@ -13838,51 +13838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAMPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13907,90 +13907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14032,77 +14032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14157,90 +14157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14265,51 +14265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14403,77 +14403,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14858,51 +14858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>