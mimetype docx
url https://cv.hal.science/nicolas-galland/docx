--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -987,559 +987,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Eychenne</w:t>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03290202v1</w:t>
+                <w:t xml:space="preserve">hal-03178510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electrochemistry coupled to high resolution mass spectrometry for the simulation of the environmental degradation of the recalcitrant fungicide carbendazim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221, pp.121448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry-coupled to liquid chromatography-mass spectrometry-density functional theory as a new tool to mimic the environmental degradation of selected phenylurea herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranil Clément Tonleu Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Njanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (10), pp.1600-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1EM00351H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delocalized relativistic effects, from the viewpoint of halogen bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serigne Sarr</w:t>
+                <w:t xml:space="preserve">Advances in the chemistry of astatine and implications for the development of radiopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Romain Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (7), pp.4064-4074. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.3264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP05840H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178510v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03290202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
               </w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,827 +1908,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960035v1</w:t>
+                <w:t xml:space="preserve">hal-03095955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Alvarez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (7), pp.1930-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444757v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095946v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-heterodyne probing for ultra-stable laser based on spectral hole burning in a rare-earth doped crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.389833⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (25), pp.14293-14308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527623v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurements of electric-field-induced frequency displacements of an ultranarrow optical transition in ions in a solid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lučić</w:t>
+                <w:t xml:space="preserve">On the Interplay between Charge‐Shift Bonding and Halogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0025356⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201901023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065368v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Liu</w:t>
+                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pardoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095955v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemical topology at the spin–orbit configuration interaction level: Application to astatine compounds</w:t>
               </w:r>
@@ -2848,90 +2848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous response of an ion ensemble from mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3155,64 +3155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lučíc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.044022. </w:t>
@@ -3250,103 +3250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the environmental degradation of diuron (herbicide) using electrochemistry coupled to high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranil C.T. Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 352, pp.136485. </w:t>
@@ -3910,334 +3910,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical 0–0 Energies with Chemical Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (16), pp.4646 - 4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004385v1</w:t>
+                <w:t xml:space="preserve">hal-01858535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical 0–0 Energies with Chemical Accuracy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (16), pp.4646 - 4651. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858535v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4282,295 +4282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01769551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bonding picture in hypervalent XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides revisited with quantum chemical topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Alcohol beta-Fluorination on Hydrogen-Bond Acidity of Conformationally Flexible Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amaouch</w:t>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+                <w:t xml:space="preserve">François Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Steinmetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24905⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.2811-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201604940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01628255v1</w:t>
+                <w:t xml:space="preserve">hal-02141307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Alcohol beta-Fluorination on Hydrogen-Bond Acidity of Conformationally Flexible Substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bonding picture in hypervalent XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides revisited with quantum chemical topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besseau</w:t>
+                <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bogdan</w:t>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph M. Watts</w:t>
+                <w:t xml:space="preserve">David Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (12), pp.2811-2819. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.2753 - 2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201604940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141307v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01628255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive heterodyne probing method for laser frequency stabilization based on spectral hole burning in rare-earth doped crystals</w:t>
               </w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (13), pp.15539-15548. </w:t>
@@ -4703,51 +4703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted radionuclide therapy with astatine-211: Oxidative dehalogenation of astatobenzoate conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Kalichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques F Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,103 +4970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t>
@@ -5110,1094 +5110,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
+                <w:t xml:space="preserve">hal-01294362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by relativistic and multiconfigurational wave-function-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32703-32712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294362v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire David</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
+                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Scrutinizing &amp;quot;invisible&amp;quot; astatine: A challenge for modern density functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Champion</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1345-1354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01405047v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01312975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
+                <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141598v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01123856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258801v1</w:t>
+                <w:t xml:space="preserve">in2p3-01201552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures and geometries of the XF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (X = Cl, Br, I, At) fluorides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">What can tell the quantum chemical topology on carbon–astatine bonds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.114306. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1120361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01201552v1</w:t>
+                <w:t xml:space="preserve">hal-01258801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTAIM Analysis in the Context of Quasirelativistic Quantum Calculations</w:t>
               </w:r>
@@ -6209,64 +6209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pilme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6317,90 +6317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Cimiraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6696,393 +6696,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic B. Anne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 721, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142485v1</w:t>
+                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleymane Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing redox potentials for dyes used in p-type dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic B. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (24, SI), pp.3763-3768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.24215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Cleavage of Sulfonamides: An Efficient and Tunable Strategy to Prevent β-Fragmentation and Epimerization</w:t>
               </w:r>
@@ -7196,509 +7196,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
+                <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+                <w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Drahos</w:t>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121929v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+                <w:t xml:space="preserve">Claude Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Baguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Planchat</w:t>
+                <w:t xml:space="preserve">Laszlo Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.100-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143156v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of tropylium formation from substituted benzylpyridinium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,51 +7800,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
+                <w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
@@ -7879,97 +7879,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362647v1</w:t>
+                <w:t xml:space="preserve">hal-05362175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards radiolabeling using metallic astatine-211: evaluation of ligands for complexation of At+</w:t>
+                <w:t xml:space="preserve">Evaluation of ligands for rational design of chelators for metallic astatine-211</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Custodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
@@ -8004,73 +8004,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Radiopharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Broadbeach, Australia</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques 2025 du GDR AMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362175v1</w:t>
+                <w:t xml:space="preserve">hal-05362647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données et l’importance des outils de modélisation pour les « DTS » (Difficult-to-Study radioelements): cas du Radium</w:t>
               </w:r>
@@ -9652,364 +9652,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Towards Multi-Spectral Hole Probing in Laser Frequency Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367595v1</w:t>
+                <w:t xml:space="preserve">obspm-04030185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Spectral Hole Probing in Laser Frequency Stabilization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Lučić</w:t>
+                <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Yssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">obspm-04030185v1</w:t>
+                <w:t xml:space="preserve">hal-05367590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+                <w:t xml:space="preserve">La mécanique quantique et relativiste en médecine nucléaire appliquée au radium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamissou Mohaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIèmes Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367590v1</w:t>
+                <w:t xml:space="preserve">hal-05367595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
               </w:r>
@@ -10097,277 +10097,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Signe Seidelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Lučić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris (on line), France</w:t>
+              <w:t xml:space="preserve">Frequency Control Symposium. IEEE International Joint Conference. 2020 (IFCS-ISAF 2020) (and International Symposium on Applications of Ferroelectrics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Keystone CO (online), United States. pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03986631v1</w:t>
+                <w:t xml:space="preserve">obspm-03986832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UltrastableLaser Based on Spectral Hole Burning in a Rare-Earth-Doped Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Seidelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shuo Zhang</w:t>
+                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium. IEEE International Joint Conference. 2020 (IFCS-ISAF 2020) (and International Symposium on Applications of Ferroelectrics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Keystone CO (online), United States. pp.449</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986832v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a cost-effective methodology to study Ra(II) chemistry in solution</w:t>
               </w:r>
@@ -10582,103 +10582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trous brûlés spectraux pour lasers ultrastables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Lučić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de FIRST-TF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On Line, France</w:t>
@@ -10707,103 +10707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Delft (on line), Netherlands</w:t>
@@ -10826,743 +10826,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03986549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
+                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786120v1</w:t>
+                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Signe Seidelin</w:t>
+                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03986675v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Rare-earth doped crystals for ultra-stable lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rare Earth Ions Workshop (REIW’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289765v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03986675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montavon</w:t>
+                <w:t xml:space="preserve">Laser Frequency Stabilization Based on Spectral- Hole Burning Using Double-Heterodyne Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2019.8856036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289745v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth ion doped crystals for quantum metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Lučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Lučić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Quantum Metrology and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
@@ -11617,77 +11617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European GNURadio days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
@@ -11742,77 +11742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi A. B. Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11966,64 +11966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12104,51 +12104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting invisible astatine: An excuse to study the role of spin-orbit coupling on chemical bonding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,51 +12206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: A relativistic and multiconfigurational wave function theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,64 +12340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12439,64 +12439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12564,90 +12564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillon Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12683,277 +12683,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
+                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At2 and AtO+: analysis via effective bond orders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vallet</w:t>
+                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01075926v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t>
               </w:r>
@@ -13086,51 +13086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassal Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
@@ -13172,51 +13172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the nature of the bonding in AtO+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13424,77 +13424,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning in Eu:YSO for ultra-stable lasers and optical frequency metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuji Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13549,103 +13549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Hole Burning for Ultra-stable Lasers and Atomic-scale Force Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches INTERNATIONAL THEMATIC SCHOOL-High Precision Physics using an Optical Fibre Link and Optical Frequency Combs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ecole de Physique des Houches, France. 2019</w:t>
@@ -13713,64 +13713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savino Piccolomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alvarez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Barcelone, Spain. 2018</w:t>
@@ -13799,51 +13799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar electronic structure of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13946,51 +13946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14032,77 +14032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14157,90 +14157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14416,64 +14416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14858,51 +14858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05324453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fuster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01028D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05063252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ligeour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00579h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04304828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamissou Mohaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02103c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05840H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil C.T. Temgoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121448" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05358056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranil Cl&#233;ment Tonleu Temgoua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Njanja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EM00351H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alvarez-Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389833" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Targat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201901023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A.B. Haase" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru&#8208;claudiu Sergentu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Borschevsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013306" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lu&#269;&#237;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136485" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lumbroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fraisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Chretien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Kerric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2019.1011088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02058" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01628255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steinmetz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24905" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Predehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02614-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01312975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW14KSZQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930609" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1120361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B. Anne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24215" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFQ2VQ4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol300003f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1461" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7971EBC4ED599ABB301252E2EF786EFEDDA7D6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362175v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Custodio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05362219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella del Nero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouinneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367197v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04030185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hartman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850914" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986631v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lu&#269;i&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367597v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986770v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Goff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/ENFI210039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986675v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shuo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alvarez Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2019.8856036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986692v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735182v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Lucic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949510v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi A. B. Haase" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01512976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075926v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. P. Gomes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03986736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuji Lin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Piccolomo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02936693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAY076" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>