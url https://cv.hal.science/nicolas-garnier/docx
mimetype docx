--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -283,278 +283,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
+                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.13001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110160v2</w:t>
+                <w:t xml:space="preserve">hal-04694737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
+                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.115159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0285208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694737v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability Patterns Reflect Yoga Intervention in Chronically Stressed Pregnant Women: A Quasi-Randomized Controlled Trial</w:t>
               </w:r>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (8), pp.085225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 459, pp.134027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,51 +1042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1114,321 +1114,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to healthy cardiovascular dynamics from fetal heart rate scale-dependent features in pregnant sheep model of human labor predicts cardiovascular decompensation</w:t>
+                <w:t xml:space="preserve">Entropy as a measure of variability and stemness in single-cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G Roux</w:t>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin G Frasch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Dussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.710. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.660476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2021.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139182v2</w:t>
+                <w:t xml:space="preserve">hal-03378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy as a measure of variability and stemness in single-cell transcriptomics</w:t>
+                <w:t xml:space="preserve">Distance to healthy cardiovascular dynamics from fetal heart rate scale-dependent features in pregnant sheep model of human labor predicts cardiovascular decompensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+                <w:t xml:space="preserve">Stéphane G Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gaillard</w:t>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Espinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B Garnier</w:t>
+                <w:t xml:space="preserve">N Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dussiau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin G Frasch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2021.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.660476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378505v1</w:t>
+                <w:t xml:space="preserve">hal-03139182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal regularization to estimate COVID-19 reproduction number R(t): Promoting piecewise smoothness via convex optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,64 +1648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (14), pp.3796-3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), pp.013107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,77 +1869,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhysics Letterss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Decisions and Perceived Form in Collective Free Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of New Music Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.145-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une offrande de ciste dans une tombe carthaginoise (VIe-Ve s. av. J.-C.). Une approche interdisciplinaire alliant archéo-ethnobotanique et chimie organique analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of work fluctuations in a harmonic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection and Diffraction of Internal Waves analyzed with the Hilbert Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (5), pp.50005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGOS: multiple alignment and modelling server.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,282 +3498,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium fluctuations in a resistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benard-Marangoni convection in a differentially heated cylindrical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Hoyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Mancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.054104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1876892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00180072v1</w:t>
+                <w:t xml:space="preserve">hal-00005355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benard-Marangoni convection in a differentially heated cylindrical cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrium fluctuations in a resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (060101), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1876892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00005355v1</w:t>
+                <w:t xml:space="preserve">ensl-00180072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial ray tracing for atmospheric wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of the Gallavotti-Cohen fluctuation theorem in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thermally assisted hydrolysis and methylation products of polyphenols from modern and archaelogical vine derivatives using gas chromatography/mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,64 +4096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and Absolute Eckhaus Instability Leading to Modulated Waves in a Finite Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STATPHYS 2025 - 29th International Conference On Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFDC2 2025 - 2nd European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,64 +4487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFDC1 2024: 1st European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4569,51 +4569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Reproduction Number Estimation: Spatial and Temporal in Convex Optimization to Promote Piecewise Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5055,316 +5055,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest-Neighbor based Wavelet Entropy Rate Measures for Nearest-Neighbor based Wavelet Entropy Rate Measures for Intrapartum Fetal Heart Rate Variability</w:t>
+                <w:t xml:space="preserve">New data processing for SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Spilka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Benoît Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMS Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009295v1</w:t>
+                <w:t xml:space="preserve">in2p3-02096004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data processing for SIMS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nearest-Neighbor based Wavelet Entropy Rate Measures for Nearest-Neighbor based Wavelet Entropy Rate Measures for Intrapartum Fetal Heart Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pipon</w:t>
+                <w:t xml:space="preserve">Jiri Spilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bérerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Raimbault</w:t>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMS Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago (Illinois), US, United States. pp.2813 - 2816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02096004v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,51 +5458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition and Segmentation In Collective Free Improvisation: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Music Perception and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-Dependent Cardiac Complexity Changes in Children Following Prenatal Glucocorticoid Exposure: Complementary Evidence from Multiscale Entropy Analysis and ECG Foundation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dreiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Electrode Pulse Wave Velocity: A Direct Method for Maternal Arterial Stiffness Assessment During Pregnancy Using Multi-Channel ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene J.E. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakti N. Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat fluctuations for harmonic oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,51 +6443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes non-linéaires à une et deux dimensions dans une mince couche de fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris-Diderot - Paris VII, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6604,51 +6604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B55FCF3"/>
+    <w:nsid w:val="D398328C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>