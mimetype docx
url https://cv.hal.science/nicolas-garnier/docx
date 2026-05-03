--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -5055,286 +5055,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data processing for SIMS</w:t>
+                <w:t xml:space="preserve">Nearest-Neighbor based Wavelet Entropy Rate Measures for Nearest-Neighbor based Wavelet Entropy Rate Measures for Intrapartum Fetal Heart Rate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marchand</w:t>
+                <w:t xml:space="preserve">Jiri Spilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Raimbault</w:t>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMS Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago (Illinois), US, United States. pp.2813 - 2816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02096004v1</w:t>
+                <w:t xml:space="preserve">hal-01009295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest-Neighbor based Wavelet Entropy Rate Measures for Nearest-Neighbor based Wavelet Entropy Rate Measures for Intrapartum Fetal Heart Rate Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data processing for SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Spilka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMS Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009295v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02096004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t>
               </w:r>
@@ -6604,51 +6604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D398328C"/>
+    <w:nsid w:val="E1BA3C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>