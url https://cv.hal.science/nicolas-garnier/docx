--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -283,572 +283,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
+                <w:t xml:space="preserve">Structure functions and flatness of streamwise velocity in a turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Frogé</w:t>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (8), pp.085225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0283648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694737v2</w:t>
+                <w:t xml:space="preserve">hal-05094264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heart Rate Variability Patterns Reflect Yoga Intervention in Chronically Stressed Pregnant Women: A Quasi-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene J E Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta C Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia M Lobmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0285208⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering12111141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110160v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability Patterns Reflect Yoga Intervention in Chronically Stressed Pregnant Women: A Quasi-Randomized Controlled Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia M Lobmaier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.13001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327690v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure functions and flatness of streamwise velocity in a turbulent channel flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37 (8), pp.085225. </w:t>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.115159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0283648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0285208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094264v1</w:t>
+                <w:t xml:space="preserve">hal-05110160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Anisotropic Characterization of Images Based on Complexity: an Application to Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 459, pp.134027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -882,77 +882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional structure functions for characterizing convective rolls in the marine atmospheric boundary layer from Sentinel-1 SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,451 +1010,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Non-Stationarity with Information Theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entropy as a measure of variability and stemness in single-cell transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23121609⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coisb.2021.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457502v1</w:t>
+                <w:t xml:space="preserve">hal-03378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy as a measure of variability and stemness in single-cell transcriptomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Distance to healthy cardiovascular dynamics from fetal heart rate scale-dependent features in pregnant sheep model of human labor predicts cardiovascular decompensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G Frasch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coisb.2021.05.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.660476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378505v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to healthy cardiovascular dynamics from fetal heart rate scale-dependent features in pregnant sheep model of human labor predicts cardiovascular decompensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin G Frasch</w:t>
+                <w:t xml:space="preserve">Quantifying Non-Stationarity with Information Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.710. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.660476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e23121609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139182v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal regularization to estimate COVID-19 reproduction number R(t): Promoting piecewise smoothness via convex optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,64 +1518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information theory for non-stationary processes with stationary increments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,90 +1622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing high order dependencies with information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (14), pp.3796-3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,77 +1739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kullback-Leibler divergence measure of intermittency: application to turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), pp.013107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,103 +1843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Theory to probe Intrapartum Fetal Heart Rate Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,77 +1973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of Information in Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhysics Letterss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Decisions and Perceived Form in Collective Free Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of New Music Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.145-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une offrande de ciste dans une tombe carthaginoise (VIe-Ve s. av. J.-C.). Une approche interdisciplinaire alliant archéo-ethnobotanique et chimie organique analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of work fluctuations in a harmonic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,247 +2577,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00138572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection and Diffraction of Internal Waves analyzed with the Hilbert Transform</w:t>
+                <w:t xml:space="preserve">Thermodynamic time asymmetry in nonequilibrium fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+                <w:t xml:space="preserve">David Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (08), pp.0866015</w:t>
+              <w:t xml:space="preserve">JSTAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, P01002, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00294000v1</w:t>
+                <w:t xml:space="preserve">ensl-00180234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic time asymmetry in nonequilibrium fluctuations</w:t>
+                <w:t xml:space="preserve">Reflection and Diffraction of Internal Waves analyzed with the Hilbert Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Andrieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Matthieu Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaspard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSTAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, P01002, pp.10</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (08), pp.0866015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00180234v3</w:t>
+                <w:t xml:space="preserve">ensl-00294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of non-Gaussian fluctuations near a critical point.</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (5), pp.50005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2920,64 +2920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production and time asymmetry in nonequilibrium fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,637 +3143,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00139233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGOS: multiple alignment and modelling server.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Work fluctuation theorems for harmonic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl349⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.140603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.140603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187919v1</w:t>
+                <w:t xml:space="preserve">hal-00020597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal chaos: the microscopic perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAGOS: multiple alignment and modelling server.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.114101⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (17), pp.2164-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00657785v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work fluctuation theorems for harmonic oscillators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+                <w:t xml:space="preserve">Spatiotemporal chaos: the microscopic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel K Wójcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97, pp.140603. </w:t>
+              <w:t xml:space="preserve">, 2006, 96, pp.114101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.140603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.114101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020597v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00657785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benard-Marangoni convection in a differentially heated cylindrical cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrium fluctuations in a resistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (060101), pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005355v1</w:t>
+                <w:t xml:space="preserve">ensl-00180072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium fluctuations in a resistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benard-Marangoni convection in a differentially heated cylindrical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Hoyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Mancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ciliberto</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.054104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1876892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00180072v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial ray tracing for atmospheric wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of the Gallavotti-Cohen fluctuation theorem in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thermally assisted hydrolysis and methylation products of polyphenols from modern and archaelogical vine derivatives using gas chromatography/mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,64 +4096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and Absolute Eckhaus Instability Leading to Modulated Waves in a Finite Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4226,325 +4226,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Unpredictability and Intermittency with analog-based forecasting: from shell models to experimental turbulence</w:t>
+                <w:t xml:space="preserve">A multiscale characterization of turbulence based on information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Frogé</w:t>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STATPHYS 2025 - 29th International Conference On Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">EFDC2 2025 - 2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125207v1</w:t>
+                <w:t xml:space="preserve">hal-05125225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale characterization of turbulence based on information theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between Unpredictability and Intermittency with analog-based forecasting: from shell models to experimental turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFDC2 2025 - 2nd European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">STATPHYS 2025 - 29th International Conference On Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125225v1</w:t>
+                <w:t xml:space="preserve">hal-05125207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictability-based characterization of intermittency in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Frogé</w:t>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFDC1 2024: 1st European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4569,51 +4569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Reproduction Number Estimation: Spatial and Temporal in Convex Optimization to Promote Piecewise Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,90 +4815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Information for Intrapartum fetal Heart Rate Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Doret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5087,64 +5087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Spilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5320,51 +5320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyaa Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,51 +5458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition and Segmentation In Collective Free Improvisation: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Music Perception and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5607,51 +5607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-Dependent Cardiac Complexity Changes in Children Following Prenatal Glucocorticoid Exposure: Complementary Evidence from Multiscale Entropy Analysis and ECG Foundation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dreiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,77 +5836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Electrode Pulse Wave Velocity: A Direct Method for Maternal Arterial Stiffness Assessment During Pregnancy Using Multi-Channel ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene J.E. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakti N. Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat fluctuations for harmonic oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ciliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,51 +6443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes non-linéaires à une et deux dimensions dans une mince couche de fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris-Diderot - Paris VII, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6604,51 +6604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BA3C6E"/>
+    <w:nsid w:val="6A0B621F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1094-7201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166371548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-4439-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/garnier_n_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ens-lyon.fr/nicolas.garnier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05327690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J E Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Antonelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M Lobmaier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190553v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.134027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576400v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2022.2112107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dussiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2021.05.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139182v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G Frasch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.660476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21121223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2920472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane G. Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19120640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01346603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2015.1061564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.068102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21590-2_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180234v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andrieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaspard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00255014v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/50005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00138228v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020597v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.140603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bettler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulinier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00657785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K W&#243;jcik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.114101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mancho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Herrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1876892" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020514" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lacpatia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ruiz Chavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.04.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(03)00869-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PTVRZ5K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.134501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01637094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Woodworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Spilka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944208" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02096004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01137369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3534.9445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dreiling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Kozik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rakers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene J.E. Mayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C. Antonelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Lobmaier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Ghosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Seenivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakti N. Menon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sridhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00139546v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00187703v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciliberto Sergio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>