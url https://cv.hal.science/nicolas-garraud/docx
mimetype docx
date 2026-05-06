--- v1 (2026-03-31)
+++ v2 (2026-05-06)
@@ -1576,161 +1576,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric energy harvester and its power management circuit to regulate indoor air quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis and Design of Class-E Inductive and Capacitive Power Transfer Systems for Non-Mating Connectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gallardo</w:t>
+                <w:t xml:space="preserve">Nathis Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzy Rammouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+                <w:t xml:space="preserve">Léo Sterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Araouzos</w:t>
+                <w:t xml:space="preserve">Pierre Périchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI 2024 - 2024 Smart Systems Integration Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Hambourg, Germany. </w:t>
+              <w:t xml:space="preserve">2024 IEEE Wireless Power Technology Conference and Expo (WPTCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyoto, Japan. pp.45-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSI63222.2024.10740512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPTCE59894.2024.10557288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04815428v1</w:t>
+                <w:t xml:space="preserve">cea-04756431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless electrodynamic power transfer: modeling and discussion of a dual-mode receiver</w:t>
               </w:r>
@@ -1844,1063 +1844,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis and Design of Class-E Inductive and Capacitive Power Transfer Systems for Non-Mating Connectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetoelectric energy harvester and its power management circuit to regulate indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathis Côte</w:t>
+                <w:t xml:space="preserve">Maxime Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzy Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Périchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Frassati</w:t>
+                <w:t xml:space="preserve">Louis Araouzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Wireless Power Technology Conference and Expo (WPTCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Kyoto, Japan. pp.45-49, </w:t>
+              <w:t xml:space="preserve">SSI 2024 - 2024 Smart Systems Integration Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hambourg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPTCE59894.2024.10557288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSI63222.2024.10740512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04756431v1</w:t>
+                <w:t xml:space="preserve">cea-04815428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low power and efficient microcontroller-based extraction circuit for HVAC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENABLING IOT WIRELESS DISTANT CHARGING: 7.9-mW INTEGRATED POWER RECEIVER AT 30 CM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Araouzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City (US), France. pp.311-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04225959v1</w:t>
+                <w:t xml:space="preserve">hal-03953842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN class E Wireless Power Transfer system: a new design method relying on the advanced modeling of parasitic elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Frassati</w:t>
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">powerMEMS - 2023 IEEE 22nd International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04592850v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic sensor for pipe joint make-up assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">Esteban Cabanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SENSORS 2023 - The 22nd IEEE Conference on Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vienne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04448259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENABLING IOT WIRELESS DISTANT CHARGING: 7.9-mW INTEGRATED POWER RECEIVER AT 30 CM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Design of a class E Wireless Power Transfer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathis Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sterna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953842v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic sensor for pipe joint make-up assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+                <w:t xml:space="preserve">0.83-cm3 240-mW electrodynamic wireless power receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Burlet</w:t>
+                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2023 - The 22nd IEEE Conference on Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIP6; C2N, Jun 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04448259v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04174279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a class E Wireless Power Transfer system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">GaN class E Wireless Power Transfer system: a new design method relying on the advanced modeling of parasitic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathis Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Sterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">powerMEMS - 2023 IEEE 22nd International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Abu Dhabi, Saudi Arabia. pp.30-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS59329.2023.10417504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209584v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04592850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0.83-cm3 240-mW electrodynamic wireless power receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Alessandri</w:t>
+                <w:t xml:space="preserve">A low power and efficient microcontroller-based extraction circuit for HVAC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Rammouz Ramzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Araouzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIP6; C2N, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04174279v1</w:t>
+                <w:t xml:space="preserve">cea-04225959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Power Charging and Motion Control of a Magnetic Robot</w:t>
               </w:r>
@@ -2977,103 +2977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of a self-resonant impedance matched coil for Wireless Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathis Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Sterna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.48-53, </w:t>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric stack to increase the transmitted power of acoustic power transfer through metal walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad1baa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221135017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Halim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rendon-Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3045350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Rammouz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Araouzos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI63222.2024.10740512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathis C&#244;te" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sterna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;richon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE59894.2024.10557288" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04225959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammouz Ramzy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04592850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathis Cote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alessandri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cabanillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marianne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03881953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Freychet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frassati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.92321100357" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.71805306097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.41031600279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04277644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad1baa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221135017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Halim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rendon-Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2020.3045350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tacyniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frassati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathis C&#244;te" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sterna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;richon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE59894.2024.10557288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gallardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Rammouz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Araouzos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI63222.2024.10740512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alessandri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cabanillas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marianne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathis Cote" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04592850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04225959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammouz Ramzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03881953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Freychet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frassati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josselin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.92321100357" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.71805306097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.41031600279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04277644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>