--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1964 +234,1964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social transmission in the use of a new behaviour by killer whales in response to fisheries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting interactions of sperm and killer whales with longline fisheries in the Southern Ocean: a spatiotemporal modelling approach for conflict mitigation in the Crozet and Kerguelen Archipelagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margaux Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric E.G. Clua</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123228⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03312-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194842v1</w:t>
+                <w:t xml:space="preserve">hal-05582272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Faure</w:t>
+                <w:t xml:space="preserve">The role of social transmission in the use of a new behaviour by killer whales in response to fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E.G. Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.123228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988297v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of migration across the South Pacific in endangered Amsterdam albatross and conservation implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Poupart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104921⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529205v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing numbers of killer whale individuals use fisheries as feeding opportunities within subantarctic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Amelot</w:t>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Faure</w:t>
+                <w:t xml:space="preserve">First evidence of migration across the South Pacific in endangered Amsterdam albatross and conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Timothée Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.104921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210895v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tixier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dirk Welsford</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480925v1</w:t>
+                <w:t xml:space="preserve">hal-03210895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331802v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial fishing patterns influence odontocete whale-longline interactions in the Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Burch</w:t>
+                <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dirk Welsford</w:t>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36389-x⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02032705v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demographic insights on historically harvested and poorly known male sperm whale populations off the Crozet and Kerguelen Islands (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commercial fishing patterns influence odontocete whale-longline interactions in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Labadie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Karin Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12469⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36389-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767651v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer whale ( Orcinus orca ) interactions with blue-eye trevalla ( Hyperoglyphe antarctica ) longline fisheries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">First demographic insights on historically harvested and poorly known male sperm whale populations off the Crozet and Kerguelen Islands (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Anne Lea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.5306⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.595-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904988v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do fishing practices influence sperm whale ( Physeter macrocephalus ) depredation on demersal longline fisheries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Killer whale ( Orcinus orca ) interactions with blue-eye trevalla ( Hyperoglyphe antarctica ) longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Janc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mark Hindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Ching Villanueva</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113917v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do commercial fisheries display optimal foraging? The case of longline fishers in competition with odontocetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">How do fishing practices influence sperm whale ( Physeter macrocephalus ) depredation on demersal longline fisheries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Y Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Ching Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (6), pp.964-976. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.14-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2016-0498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572425v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and abundance of skates (Bathyraja spp.) on the Kerguelen Plateau through the lens of the toothfish fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do commercial fisheries display optimal foraging? The case of longline fishers in competition with odontocetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. B Nowara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (6), pp.964-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2016-0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-01610142v1</w:t>
+                <w:t xml:space="preserve">hal-01572425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ziegler</w:t>
+                <w:t xml:space="preserve">Distribution and abundance of skates (Bathyraja spp.) on the Kerguelen Plateau through the lens of the toothfish fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. B Nowara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. C Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Lamb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">T.D. D Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, Part1, pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331480v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01610142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depredation of Patagonian toothfish (Dissostichus eleginoides) by two sympatrically occurring killer whale (Orcinus orca) ecotypes: Insights on the behavior of the rarely observed type D killer whales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (3), pp.983-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2231,1261 +2231,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic consequences of fisheries interaction within a killer whale (Orcinus orca) population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Pardo</w:t>
+                <w:t xml:space="preserve">Timothy Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3195-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295693v1</w:t>
+                <w:t xml:space="preserve">hal-03331480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial food provisioning from fisheries on killer whale reproductive output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Demographic consequences of fisheries interaction within a killer whale (Orcinus orca) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Authier</w:t>
+                <w:t xml:space="preserve">Déborah Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.207-218. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3195-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060213v1</w:t>
+                <w:t xml:space="preserve">hal-01295693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological tracers and at-sea observations document the foraging ecology of southern long-finned pilot whales (Globicephala melas edwardii) in Kerguelen waters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Mitigating killer whale depredation on demersal longline fisheries by changing fishing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2587-3⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1610-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150197v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating killer whale depredation on demersal longline fisheries by changing fishing practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Long-term studies of Crozet Island killer whales are fundamental to understanding the economic and demographic consequences of their depredation behaviour on the Patagonian toothfish fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.1610-1620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu137⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1587-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060224v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term studies of Crozet Island killer whales are fundamental to understanding the economic and demographic consequences of their depredation behaviour on the Patagonian toothfish fishery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of two methods to assess fish losses due to depredation by killer whales and sperm whales on demersal longline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102633v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods to assess fish losses due to depredation by killer whales and sperm whales on demersal longline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological tracers and at-sea observations document the foraging ecology of southern long-finned pilot whales (Globicephala melas edwardii) in Kerguelen waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.207-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2587-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292619v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of artificial food provisioning from fisheries on killer whale reproductive output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547767v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate eVects on seabird bycatch in the legal Patagonian toothWsh longline Wshery around Crozet and Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.367-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00300-009-0713-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEABIRD MORTALITY IN THE PATAGONIAN TOOTHFISH LONGLINE FISHERY ARAOUND CROZET AND KERGUELEN ISLAND, 2001-2003</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Micol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187800v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SEABIRD MORTALITY IN THE PATAGONIAN TOOTHFISH LONGLINE FISHERY ARAOUND CROZET AND KERGUELEN ISLAND, 2001-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cephalopod fauna of subantarctic islands: new information from predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 266, pp.143-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps266143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3495,117 +3629,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons des îles Kerguelen et Crozet. Guide régional de l'océan austral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Publications Scientifiques, 419 p., 2005, 2-85653-578-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,602 +3749,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between seabirds and fisheries in the French EEZs: implications for conservation and management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Bost</w:t>
+                <w:t xml:space="preserve">Top predators and stable isotopes document the cephalopod fauna and its trophic relationships in Kerguelen waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystem and Fisheries, (Duhamel G. &amp; Welsford D. Eds).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ichtyologie, pp.291-292, 2011</w:t>
+              <w:t xml:space="preserve">The Kerguelen Plateau: marine ecosystem and fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, pp.99-108, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624588v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top predators and stable isotopes document the cephalopod fauna and its trophic relationships in Kerguelen waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Interactions between seabirds and fisheries in the French EEZs: implications for conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Kerguelen Plateau: marine ecosystem and fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, pp.99-108, 2011</w:t>
+              <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystem and Fisheries, (Duhamel G. &amp; Welsford D. Eds).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ichtyologie, pp.291-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623006v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killer whales of the Saint-Paul and Amsterdam islands (southern Indian ocean): Photo-identification catalogue 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARBEC; Centre d'Etudes Biologiques de Chizé, Villiers-en-Bois, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte des données et contrôle qualité avec Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florèn Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université de Pau et des Pays de l'Adour (UPPA), FRA.; Laboratoire de Mathématiques et de leurs Applications de Pau. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killer whales of the Crozet Archipelago and adjacent waters: photo-identification catalogue, population status and distribution in 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared R. Towers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d’Etudes Biologiques de Chizé; CNRS; La Rochelle Université; Muséum National d’Histoire Naturelle; Bay Cetology. 2021, pp.1-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4357,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Delaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Auguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-025-03688-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E.G. Clua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Olsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36389-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Labadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Y Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ching Villanueva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01610142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. B Nowara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. C Welsford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Lamb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.07.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGF5J03F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Pardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3195-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QS700GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2587-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0713-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDH7RTKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03695897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#232;n Hugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chazeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Towers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Delaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Auguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-025-03688-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E.G. Clua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Olsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36389-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Labadie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Y Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ching Villanueva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2018.04.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01610142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. B Nowara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. C Welsford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Lamb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.07.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGF5J03F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Pardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3195-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2587-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QS700GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0713-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDH7RTKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266143" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03695897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#232;n Hugon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chazeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Towers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>