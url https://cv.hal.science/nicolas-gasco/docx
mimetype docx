--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3392 +234,3526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting interactions of sperm and killer whales with longline fisheries in the Southern Ocean: a spatiotemporal modelling approach for conflict mitigation in the Crozet and Kerguelen Archipelagos</w:t>
+                <w:t xml:space="preserve">Total Numbers and Movements of Photo‐Identified Subantarctic (Type D) Killer Whales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mollier</w:t>
+                <w:t xml:space="preserve">Jared R Towers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">John P Y Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (4), pp.118. </w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42, pp.e70192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-026-03312-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mms.70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582272v1</w:t>
+                <w:t xml:space="preserve">hal-05634452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social transmission in the use of a new behaviour by killer whales in response to fisheries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predicting interactions of sperm and killer whales with longline fisheries in the Southern Ocean: a spatiotemporal modelling approach for conflict mitigation in the Crozet and Kerguelen Archipelagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric E.G. Clua</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123228⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03312-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194842v1</w:t>
+                <w:t xml:space="preserve">hal-05582272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Faure</w:t>
+                <w:t xml:space="preserve">The role of social transmission in the use of a new behaviour by killer whales in response to fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E.G. Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.123228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988297v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing numbers of killer whale individuals use fisheries as feeding opportunities within subantarctic populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding ecology of two deep-sea skates bycaught on demersal longlines off Kerguelen Islands, Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Amelot</w:t>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Plard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (2), </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572821v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of migration across the South Pacific in endangered Amsterdam albatross and conservation implications</w:t>
+                <w:t xml:space="preserve">Increasing numbers of killer whale individuals use fisheries as feeding opportunities within subantarctic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">Morgane Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Poupart</w:t>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104921⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529205v1</w:t>
+                <w:t xml:space="preserve">hal-03572821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">First evidence of migration across the South Pacific in endangered Amsterdam albatross and conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.104921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210895v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Welsford</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480925v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of approaches for incorporating depredation on fisheries catches into Ecopath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+                <w:t xml:space="preserve">Martin Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Marzloff</w:t>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Trenkel</w:t>
+                <w:t xml:space="preserve">Catherine Bulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (7-8), pp.3153-3167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial fishing patterns influence odontocete whale-longline interactions in the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of toothed whale depredation on socio-ecosystems and fishery management in wide-ranging subantarctic fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Burch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Richard</w:t>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.1904. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.203-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36389-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02032705v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demographic insights on historically harvested and poorly known male sperm whale populations off the Crozet and Kerguelen Islands (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commercial fishing patterns influence odontocete whale-longline interactions in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Labadie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Gaëtan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Karin Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.595-615. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mms.12469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36389-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767651v1</w:t>
+                <w:t xml:space="preserve">hal-02032705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer whale ( Orcinus orca ) interactions with blue-eye trevalla ( Hyperoglyphe antarctica ) longline fisheries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">First demographic insights on historically harvested and poorly known male sperm whale populations off the Crozet and Kerguelen Islands (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary-Anne Lea</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hindell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.595-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.5306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mms.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904988v1</w:t>
+                <w:t xml:space="preserve">hal-01767651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do fishing practices influence sperm whale ( Physeter macrocephalus ) depredation on demersal longline fisheries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Y Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ching Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 206, pp.14-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do commercial fisheries display optimal foraging? The case of longline fishers in competition with odontocetes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killer whale ( Orcinus orca ) interactions with blue-eye trevalla ( Hyperoglyphe antarctica ) longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (6), pp.964-976. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2016-0498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572425v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and abundance of skates (Bathyraja spp.) on the Kerguelen Plateau through the lens of the toothfish fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do commercial fisheries display optimal foraging? The case of longline fishers in competition with odontocetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. B Nowara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (6), pp.964-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2016-0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-01610142v1</w:t>
+                <w:t xml:space="preserve">hal-01572425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depredation of Patagonian toothfish (Dissostichus eleginoides) by two sympatrically occurring killer whale (Orcinus orca) ecotypes: Insights on the behavior of the rarely observed type D killer whales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+                <w:t xml:space="preserve">Distribution and abundance of skates (Bathyraja spp.) on the Kerguelen Plateau through the lens of the toothfish fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. B Nowara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. C Welsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.D. D Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.983-1003. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, Part1, pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mms.12307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01295094v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01610142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depredation of Patagonian toothfish (Dissostichus eleginoides) by two sympatrically occurring killer whale (Orcinus orca) ecotypes: Insights on the behavior of the rarely observed type D killer whales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.983-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic consequences of fisheries interaction within a killer whale (Orcinus orca) population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Modelling spatial distribution of Patagonian toothfish through life-stages and sex and its implications for the fishery on the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Welsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Pardo</w:t>
+                <w:t xml:space="preserve">Timothy Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3195-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295693v1</w:t>
+                <w:t xml:space="preserve">hal-03331480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating killer whale depredation on demersal longline fisheries by changing fishing practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Demographic consequences of fisheries interaction within a killer whale (Orcinus orca) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
+                <w:t xml:space="preserve">Déborah Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.1610-1620. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3195-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060224v1</w:t>
+                <w:t xml:space="preserve">hal-01295693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term studies of Crozet Island killer whales are fundamental to understanding the economic and demographic consequences of their depredation behaviour on the Patagonian toothfish fishery</w:t>
+                <w:t xml:space="preserve">Mitigating killer whale depredation on demersal longline fisheries by changing fishing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.1587-1597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu221⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1610-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102633v1</w:t>
+                <w:t xml:space="preserve">hal-01060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods to assess fish losses due to depredation by killer whales and sperm whales on demersal longline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term studies of Crozet Island killer whales are fundamental to understanding the economic and demographic consequences of their depredation behaviour on the Patagonian toothfish fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1587-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292619v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological tracers and at-sea observations document the foraging ecology of southern long-finned pilot whales (Globicephala melas edwardii) in Kerguelen waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Fontaine</w:t>
+                <w:t xml:space="preserve">Comparison of two methods to assess fish losses due to depredation by killer whales and sperm whales on demersal longline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150197v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial food provisioning from fisheries on killer whale reproductive output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tixier</w:t>
+                <w:t xml:space="preserve">Ecological tracers and at-sea observations document the foraging ecology of southern long-finned pilot whales (Globicephala melas edwardii) in Kerguelen waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Authier</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.207-218. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.207-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2587-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01060213v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate eVects on seabird bycatch in the legal Patagonian toothWsh longline Wshery around Crozet and Kerguelen Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">Influence of artificial food provisioning from fisheries on killer whale reproductive output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33, pp.367-378. </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-009-0713-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527426v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multivariate eVects on seabird bycatch in the legal Patagonian toothWsh longline Wshery around Crozet and Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-009-0713-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547767v1</w:t>
+                <w:t xml:space="preserve">hal-00527426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEABIRD MORTALITY IN THE PATAGONIAN TOOTHFISH LONGLINE FISHERY ARAOUND CROZET AND KERGUELEN ISLAND, 2001-2003</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">At-sea distribution and diet of an endangered top predator: relationship between white-chinned petrels and commercial longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Micol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187800v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SEABIRD MORTALITY IN THE PATAGONIAN TOOTHFISH LONGLINE FISHERY ARAOUND CROZET AND KERGUELEN ISLAND, 2001-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCAMLR SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cephalopod fauna of subantarctic islands: new information from predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 266, pp.143-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps266143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3629,117 +3763,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons des îles Kerguelen et Crozet. Guide régional de l'océan austral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Publications Scientifiques, 419 p., 2005, 2-85653-578-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3749,249 +3883,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top predators and stable isotopes document the cephalopod fauna and its trophic relationships in Kerguelen waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kerguelen Plateau: marine ecosystem and fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ichtyologie, pp.99-108, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between seabirds and fisheries in the French EEZs: implications for conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystem and Fisheries, (Duhamel G. &amp; Welsford D. Eds).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ichtyologie, pp.291-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4001,350 +4135,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killer whales of the Saint-Paul and Amsterdam islands (southern Indian ocean): Photo-identification catalogue 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARBEC; Centre d'Etudes Biologiques de Chizé, Villiers-en-Bois, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte des données et contrôle qualité avec Excel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florèn Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université de Pau et des Pays de l'Adour (UPPA), FRA.; Laboratoire de Mathématiques et de leurs Applications de Pau. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killer whales of the Crozet Archipelago and adjacent waters: photo-identification catalogue, population status and distribution in 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared R. Towers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d’Etudes Biologiques de Chizé; CNRS; La Rochelle Université; Muséum National d’Histoire Naturelle; Bay Cetology. 2021, pp.1-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4491,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Delaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Auguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-025-03688-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E.G. Clua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Olsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36389-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Labadie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Y Arnould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ching Villanueva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2018.04.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0498" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01610142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. B Nowara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. C Welsford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Lamb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.07.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGF5J03F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Pardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3195-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2587-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QS700GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0713-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDH7RTKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266143" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03695897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#232;n Hugon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chazeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Towers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#233; Delaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Auguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-025-03688-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R Towers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Y Arnould" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.70192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03312-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E.G. Clua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104921" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bulman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ziegler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Welsford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09597-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Olsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36389-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Labadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12469" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ching Villanueva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2018.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01610142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. B Nowara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. C Welsford" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Lamb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.07.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGF5J03F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lamb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.12.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Pardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3195-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2587-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QS700GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0713-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDH7RTKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03695897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#232;n Hugon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chazeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared R. Towers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>