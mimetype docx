--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -503,278 +503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of Flow Assurance Heat Management Systems in Subsea Flowlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nsidibe Sunday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Settar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14020458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217290v1</w:t>
+                <w:t xml:space="preserve">hal-03856772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Flow Assurance Heat Management Systems in Subsea Flowlines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, </w:t>
+              <w:t xml:space="preserve">Functional Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14020458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856772v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on a porous material subject to SiC particles deposition, using OpenFOAM and sensitivity analysis technique: effect of clogging evolution on the thermal performances</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional pyrolysis of carbon based composite materials using FireFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and flammability evaluation of pyrolysis gases from carbon-based composite materials undergoing fire conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,264 +1952,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
+                <w:t xml:space="preserve">Effect of voltage on the characteristics of magnesium-lanthanum deposits synthesized by an electrodeposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">M. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.70-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570493v1</w:t>
+                <w:t xml:space="preserve">hal-01574688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Pyrolysis-Combustion Coupling in a Regeneratively Cooled Combustor: System Dynamics Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taddeo Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Ingenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570490v1</w:t>
+                <w:t xml:space="preserve">hal-01570491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow analysis to describe the permeation process along the length of the porous tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2231,1889 +2265,1855 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lamoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (40), pp.25531 - 25543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of polytetrafluoroethylene (PTFE)/Thermally Expanded Graphite (TEG) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Hamamda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.175-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of voltage on the characteristics of magnesium-lanthanum deposits synthesized by an electrodeposition process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">Thermal degradation analysis of innovative PEKK-based carbon composites for high-temperature aeronautical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574688v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Pyrolysis-Combustion Coupling in a Regeneratively Cooled Combustor: System Dynamics Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taddeo Lucio</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Innovative Design and Development Practices in Aerospace and Automotive Engineering, pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-1771-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.04.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570491v1</w:t>
+                <w:t xml:space="preserve">hal-01570493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation analysis of innovative PEKK-based carbon composites for high-temperature aeronautical components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Grange</w:t>
+                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.106 - 116. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570261v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut</w:t>
+                <w:t xml:space="preserve">Ceramic panel heating under impinging methane-air premixed flame jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">Mohamed Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Bao</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574670v1</w:t>
+                <w:t xml:space="preserve">hal-01312657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic panel heating under impinging methane-air premixed flame jets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Chetehouna</w:t>
+                <w:t xml:space="preserve">Impact of post-processing methods on accuracy of Darcian and Forchheimer permeabilities determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimah Bey</w:t>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.771-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i9.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312657v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of post-processing methods on accuracy of Darcian and Forchheimer permeabilities determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+                <w:t xml:space="preserve">Wen Bao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574686v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the heat transfer in an Aeronautical Composite Material under Fire Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wen Bao</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Senave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253275v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the heat transfer in an Aeronautical Composite Material under Fire Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Senave</w:t>
+                <w:t xml:space="preserve">W. Bao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.56-63</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574665v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of automated regenerative cooling: Setting of high-end experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Taddeo</w:t>
+                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253269v1</w:t>
+                <w:t xml:space="preserve">hal-01253273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
+                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 14 (Issue 6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253272v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253273v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Fau</w:t>
+                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 14 (Issue 6)</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://dx.doi.org/10.1016/j.ijhydene.2015.10.054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253271v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the concentration and voltage effects on the characteristics of deposited magnesium–lanthanum powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-015-9099-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253274v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the concentration and voltage effects on the characteristics of deposited magnesium–lanthanum powder</w:t>
+                <w:t xml:space="preserve">Dimensioning of automated regenerative cooling: Setting of high-end experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sahli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">L Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bariki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+                <w:t xml:space="preserve">L Lamoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-015-9099-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253270v1</w:t>
+                <w:t xml:space="preserve">hal-01253269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL-NETWORK METAMODELLING FOR THE PREDICTION OF THE PRESSURE DROP OF A FLUID PASSING THROUGH METALLIC POROUS MEDIUM</w:t>
               </w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon pyrolysis with a methane focus: A review on the catalytic effect and the coke production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,605 +4301,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Proc IMechE Part G: J Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954410013480115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868593v1</w:t>
+                <w:t xml:space="preserve">hal-00796082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
+                <w:t xml:space="preserve">PYROLYSIS IN POROUS MEDIA: PART 2. NUMERICAL ANALYSIS AND COMPARISON TO EXPERIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rouvreau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Romagnosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc IMechE Part G: J Aerospace Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (9), pp.857-873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954410013480115⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00796082v1</w:t>
+                <w:t xml:space="preserve">hal-00868587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYROLYSIS IN POROUS MEDIA: PART 2. NUMERICAL ANALYSIS AND COMPARISON TO EXPERIMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis in Porous Media: Part 1. Numerical model and parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Romagnosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2012.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868587v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis in Porous Media: Part 1. Numerical model and parametric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Romagnosi</w:t>
+                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68, pp.63-73. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.jaap.2013.04.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2012.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868596v1</w:t>
+                <w:t xml:space="preserve">hal-00868593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,77 +4976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Flash Pyrolysis of High Density PolyEthylene under Hybrid Propulsion Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5074,399 +5074,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
+                <w:t xml:space="preserve">Dynamic Study of Coupled Heavy Hydrocarbon Pyrolysis and Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.008⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (12), pp.2136-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.703729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705543v1</w:t>
+                <w:t xml:space="preserve">hal-00766435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Study of Coupled Heavy Hydrocarbon Pyrolysis and Combustion</w:t>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 184 (12), pp.2136-2153. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2012, 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2012.703729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766435v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5526,90 +5526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Permeation Test Benches and of Two Determination Methods for Darcy's and Forchheimer's Permeabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (8), pp.705-720</w:t>
@@ -5651,64 +5651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,360 +5749,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel viscosity determination method: Validation and application to fuel flow</w:t>
+                <w:t xml:space="preserve">Detailed kinetic computations and experiments for the choice of a fuel-oxidiser couple for hybrid propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10.1016/j.jaap.2011.12.002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641574v1</w:t>
+                <w:t xml:space="preserve">hal-00649386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic computations and experiments for the choice of a fuel-oxidiser couple for hybrid propulsion</w:t>
+                <w:t xml:space="preserve">High temperature and pressure reactive flows through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649386v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature and pressure reactive flows through porous media</w:t>
+                <w:t xml:space="preserve">Novel viscosity determination method: Validation and application to fuel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (1), pp.24-35. </w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.529-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641594v1</w:t>
+                <w:t xml:space="preserve">hal-00641574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Darcian permeability of porous material by infrared spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,90 +6149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part I. Development and validation of the infra red technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.368-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6292,64 +6292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, doi: 10.1016/j.jaap.2011.11.006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6413,51 +6413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6485,395 +6485,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and mass flow measurements in a supercritical reactive flow for hypersonic real-time application</w:t>
+                <w:t xml:space="preserve">Coking activity during supercritical hydrocarbon pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrocarbonworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641604v1</w:t>
+                <w:t xml:space="preserve">hal-00641881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coking activity during supercritical hydrocarbon pyrolysis</w:t>
+                <w:t xml:space="preserve">Chemical composition and mass flow measurements in a supercritical reactive flow for hypersonic real-time application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocarbonworld</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2010.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641881v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined kerosene vapor explosion: Severity prediction laws based on numerical simulations</w:t>
+                <w:t xml:space="preserve">Synthetic and jet fuels pyrolysis for cooling and combustion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (1), pp.404-418. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.294-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef900909e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2010.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641605v1</w:t>
+                <w:t xml:space="preserve">hal-00641595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic and jet fuels pyrolysis for cooling and combustion applications</w:t>
+                <w:t xml:space="preserve">Confined kerosene vapor explosion: Severity prediction laws based on numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (2), pp.294-306. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.404-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2010.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef900909e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641595v1</w:t>
+                <w:t xml:space="preserve">hal-00641605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of oxidised aluminium powder: Validation of a new anodic oxidation bench</w:t>
               </w:r>
@@ -7110,51 +7110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.A5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.835-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (12), pp.1416-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7569,51 +7569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7638,51 +7638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization: Status of the COMPARER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,51 +7802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel reforming for scramjet thermal management and combustion optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,69 +8156,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fluid flow parameters to study permeation process inside a porous channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling for flow through a transpiration cooled porous material structure of a scramjet using neuronets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8240,81 +8227,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940274v1</w:t>
+                <w:t xml:space="preserve">hal-01940256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques d'inflammation de structures composites destinés à des applications aéronautiques : Émission de volatils et classification des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,56 +8372,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for flow through a transpiration cooled porous material structure of a scramjet using neuronets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of fluid flow parameters to study permeation process inside a porous channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8456,51 +8456,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940256v1</w:t>
+                <w:t xml:space="preserve">hal-01940274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’écoulement multiphasique dans un milieu poreux – Application au phénomène du cokage et son impact sur le refroidissement d’une paroi poreuse</w:t>
               </w:r>
@@ -8830,764 +8830,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow configuration influence on Darcian and Forchheimer permeabilities determination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Experimental determination of fire degradation kinetic for aeronautical polymer composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safaa Akridiss</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
+              <w:t xml:space="preserve">6th EASN International Conference on Innovation in European Aeronautics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940719v1</w:t>
+                <w:t xml:space="preserve">hal-01574693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fire degradation kinetic for aeronautical polymer composite materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">An experimental study on flow of micronized Silicon Carbide particles through sintered porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EASN International Conference on Innovation in European Aeronautics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2nd International conference on innovative design &amp; development practices in aerospace and automotive engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574693v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on flow of micronized Silicon Carbide particles through sintered porous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
+                <w:t xml:space="preserve">Flow configuration influence on Darcian and Forchheimer permeabilities determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Akridiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on innovative design &amp; development practices in aerospace and automotive engineering</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940698v1</w:t>
+                <w:t xml:space="preserve">hal-01940719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
+                <w:t xml:space="preserve">Modeling the spatio-temporal evolution of permeability during coking of porous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Scientific Conference The Modeling Of Nonlinear Processes And Systems (MNPS-2015), Moscow State University of Technology “STANKIN” 22-26 June 2015, Moscow, Russia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3664</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, glasgow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253381v1</w:t>
+                <w:t xml:space="preserve">hal-01253379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spatio-temporal evolution of permeability during coking of porous material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Numerical Study of the Thermal Behaviour of a Thermo-Structural Aeronautical Composite under Fire Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3664</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Symposium of Fire Safety Science, 2015, June 16-18, Nicosia, Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, nicosie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-3663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253379v1</w:t>
+                <w:t xml:space="preserve">hal-01253380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Thermal Behaviour of a Thermo-Structural Aeronautical Composite under Fire Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Chetehouna</w:t>
+                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Senave</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium of Fire Safety Science, 2015, June 16-18, Nicosia, Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, nicosie, France</w:t>
+              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3665</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253380v1</w:t>
+                <w:t xml:space="preserve">hal-01253377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
+                <w:t xml:space="preserve">Flow Configuration Influence On Darcian And Forchheimer Permeabilities Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
@@ -9618,224 +9622,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3665</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, glasgow, France</w:t>
+              <w:t xml:space="preserve">LowPerm Conference 2015, June 9-11, Rueil-Malmaison, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253377v1</w:t>
+                <w:t xml:space="preserve">hal-01253376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Configuration Influence On Darcian And Forchheimer Permeabilities Determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Falempin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LowPerm Conference 2015, June 9-11, Rueil-Malmaison, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Scientific Conference The Modeling Of Nonlinear Processes And Systems (MNPS-2015), Moscow State University of Technology “STANKIN” 22-26 June 2015, Moscow, Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, moscou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253376v1</w:t>
+                <w:t xml:space="preserve">hal-01253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,867 +10113,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.4047, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.3969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868655v1</w:t>
+                <w:t xml:space="preserve">hal-00868636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro and Full-Scale Experiments on Hybrid Rocket Fuel and Prelude to Hybrid Rocket Combustor Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.3964, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, France. pp.4135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868617v1</w:t>
+                <w:t xml:space="preserve">hal-00868665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for Detailed Chemistry Computation, Application to Hybrid Rocket Combustion Chamber Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France. pp.3965, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and Full-Scale Experiments on Hybrid Rocket Fuel and Prelude to Hybrid Rocket Combustor Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Flash Pyrolysis of High Density PolyEthylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.3833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868665v1</w:t>
+                <w:t xml:space="preserve">hal-00868613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, CA, United States. pp.3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868636v1</w:t>
+                <w:t xml:space="preserve">hal-00868606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Pyrolysis of High Density PolyEthylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Rouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.4047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868613v1</w:t>
+                <w:t xml:space="preserve">hal-00868655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Jose, CA, United States. pp.3747, </w:t>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.3964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868606v1</w:t>
+                <w:t xml:space="preserve">hal-00868617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis in Porous Media: Numerical model and parametric study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Romagnosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10981,51 +10981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIAA/3AF International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tours, France. pp.2012-5876, </w:t>
@@ -11076,77 +11076,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis in Porous Media: Numerical Analysis and Comparison to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Romagnosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11191,1050 +11191,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of Experimental Determination Methods of Gas Permeabilities.</w:t>
+                <w:t xml:space="preserve">Indirect Infra-Red Determination of Darcian permeability for cooling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2252</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641885v1</w:t>
+                <w:t xml:space="preserve">hal-00641887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic combustion of hydrocarbons pyrolysed mixture with detailed chemistry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D Transient Numerical Code for Hybrid Rocket Simulations with Detailed Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.3712</w:t>
+              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.3212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641882v1</w:t>
+                <w:t xml:space="preserve">hal-00641883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Transient Numerical Code for Hybrid Rocket Simulations with Detailed Chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supersonic combustion of hydrocarbons pyrolysed mixture with detailed chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA Computational Fluid Dynamics Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.3212</w:t>
+              <w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.3712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641883v1</w:t>
+                <w:t xml:space="preserve">hal-00641882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Infra-Red Determination of Darcian permeability for cooling applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2371</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641887v1</w:t>
+                <w:t xml:space="preserve">hal-00641886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2206</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641886v1</w:t>
+                <w:t xml:space="preserve">hal-00641884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process.</w:t>
+                <w:t xml:space="preserve">Benchmark of Experimental Determination Methods of Gas Permeabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2205</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641884v1</w:t>
+                <w:t xml:space="preserve">hal-00641885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary pyrolysis and combustion study for the hybrid propulsion</w:t>
+                <w:t xml:space="preserve">Regenerative Cooling Efficiency of Several Synthetic and Jet Fuels and Preliminary Combustion-Pyrolysis Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp.6871</w:t>
+              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.7127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641890v1</w:t>
+                <w:t xml:space="preserve">hal-00641888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative Cooling Efficiency of Several Synthetic and Jet Fuels and Preliminary Combustion-Pyrolysis Coupling</w:t>
+                <w:t xml:space="preserve">Permeation of inert and supercritical reactive fluids through metallic and composite media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.A Abraham</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp.7127</w:t>
+              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.6561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641888v1</w:t>
+                <w:t xml:space="preserve">hal-00641889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation of inert and supercritical reactive fluids through metallic and composite media</w:t>
+                <w:t xml:space="preserve">Preliminary pyrolysis and combustion study for the hybrid propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.6561</w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.6871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641889v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization : 2009 status of the COMPARER project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.7373</w:t>
+              <w:t xml:space="preserve">22nd ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641628v1</w:t>
+                <w:t xml:space="preserve">hal-00641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of supercritical reactive flow for hypersonic real-time application</w:t>
               </w:r>
@@ -12246,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bremen, Germany. pp.7375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12309,217 +12279,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
+                <w:t xml:space="preserve">Test Bench Dimensioned by Specific Numerical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641891v1</w:t>
+                <w:t xml:space="preserve">hal-00641892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench Dimensioned by Specific Numerical Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization : 2009 status of the COMPARER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.A Abraham</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.498</w:t>
+              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.7373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641892v1</w:t>
+                <w:t xml:space="preserve">hal-00641628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient numerical code with grid adaptation for gas combustion and detonation studies</w:t>
               </w:r>
@@ -12594,51 +12594,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Transient Pyrolysis of Supercritical Endothermic Fuel</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Supercritical Endothermic Fuel: Evaluation for Active Cooling Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
@@ -12652,114 +12652,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.0121</w:t>
+              <w:t xml:space="preserve">SFGP2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868671v1</w:t>
+                <w:t xml:space="preserve">hal-00868674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Supercritical Endothermic Fuel: Evaluation for Active Cooling Instrumentation</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Transient Pyrolysis of Supercritical Endothermic Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
@@ -12773,90 +12773,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.96</w:t>
+              <w:t xml:space="preserve">21st ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.0121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868674v1</w:t>
+                <w:t xml:space="preserve">hal-00868671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13008,90 +13008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial temporal modelling of permeability evolution during coking and blocking of porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWPERM 2015-Low permeability media and nanoporous materials. From characterisation to modelling: can we do it better?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13142,77 +13142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWPERM 2015-Low permeability media and nanoporous materials. From characterisation to modellin: can we do it better?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13416,51 +13416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13965,51 +13965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>