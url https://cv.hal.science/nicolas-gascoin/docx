--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -2609,248 +2609,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+                <w:t xml:space="preserve">Qingchun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Innovative Design and Development Practices in Aerospace and Automotive Engineering, pp.95-101. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-1771-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570493v1</w:t>
+                <w:t xml:space="preserve">hal-01570490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.144-149. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Innovative Design and Development Practices in Aerospace and Automotive Engineering, pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-1771-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570490v1</w:t>
+                <w:t xml:space="preserve">hal-01570493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic panel heating under impinging methane-air premixed flame jets</w:t>
               </w:r>
@@ -3070,51 +3070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,343 +3388,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
+                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253273v1</w:t>
+                <w:t xml:space="preserve">hal-01253272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Fau</w:t>
+                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253271v1</w:t>
+                <w:t xml:space="preserve">hal-01253273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
+                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 14 (Issue 6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253272v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
               </w:r>
@@ -5074,330 +5074,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Study of Coupled Heavy Hydrocarbon Pyrolysis and Combustion</w:t>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2012.703729⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2012, 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766435v1</w:t>
+                <w:t xml:space="preserve">hal-00705543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process</w:t>
+                <w:t xml:space="preserve">Dynamic Study of Coupled Heavy Hydrocarbon Pyrolysis and Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (12), pp.2136-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.703729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868686v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
+                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705543v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,317 +5749,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic computations and experiments for the choice of a fuel-oxidiser couple for hybrid propulsion</w:t>
+                <w:t xml:space="preserve">Novel viscosity determination method: Validation and application to fuel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.529-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649386v1</w:t>
+                <w:t xml:space="preserve">hal-00641574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature and pressure reactive flows through porous media</w:t>
+                <w:t xml:space="preserve">Detailed kinetic computations and experiments for the choice of a fuel-oxidiser couple for hybrid propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10.1016/j.jaap.2011.12.002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641594v1</w:t>
+                <w:t xml:space="preserve">hal-00649386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel viscosity determination method: Validation and application to fuel flow</w:t>
+                <w:t xml:space="preserve">High temperature and pressure reactive flows through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.529-536. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2011.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641574v1</w:t>
+                <w:t xml:space="preserve">hal-00641594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Darcian permeability of porous material by infrared spectrometry</w:t>
               </w:r>
@@ -6143,252 +6143,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part I. Development and validation of the infra red technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literature survey for a first choice of a fuel-oxidiser couple for hybrid propulsion based on kinetic justifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.368-376. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, doi: 10.1016/j.jaap.2011.11.006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641587v1</w:t>
+                <w:t xml:space="preserve">hal-00649391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature survey for a first choice of a fuel-oxidiser couple for hybrid propulsion based on kinetic justifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part I. Development and validation of the infra red technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, doi: 10.1016/j.jaap.2011.11.006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649391v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part II. Application to transient pyrolysis and validation by numerical simulation</w:t>
               </w:r>
@@ -6485,200 +6485,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coking activity during supercritical hydrocarbon pyrolysis</w:t>
+                <w:t xml:space="preserve">Chemical composition and mass flow measurements in a supercritical reactive flow for hypersonic real-time application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocarbonworld</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2010.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641881v1</w:t>
+                <w:t xml:space="preserve">hal-00641604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and mass flow measurements in a supercritical reactive flow for hypersonic real-time application</w:t>
+                <w:t xml:space="preserve">Coking activity during supercritical hydrocarbon pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrocarbonworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2010.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641604v1</w:t>
+                <w:t xml:space="preserve">hal-00641881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic and jet fuels pyrolysis for cooling and combustion applications</w:t>
               </w:r>
@@ -8156,56 +8156,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for flow through a transpiration cooled porous material structure of a scramjet using neuronets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of fluid flow parameters to study permeation process inside a porous channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8227,280 +8240,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940256v1</w:t>
+                <w:t xml:space="preserve">hal-01940274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques d'inflammation de structures composites destinés à des applications aéronautiques : Émission de volatils et classification des matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Grange</w:t>
+                <w:t xml:space="preserve">Modeling for flow through a transpiration cooled porous material structure of a scramjet using neuronets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Envirorisk - Forum de la gestion des risques naturels et technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bourges, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949727v1</w:t>
+                <w:t xml:space="preserve">hal-01940256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fluid flow parameters to study permeation process inside a porous channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+                <w:t xml:space="preserve">Risques d'inflammation de structures composites destinés à des applications aéronautiques : Émission de volatils et classification des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Senave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Chennai, India</w:t>
+              <w:t xml:space="preserve">3eme Envirorisk - Forum de la gestion des risques naturels et technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940274v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’écoulement multiphasique dans un milieu poreux – Application au phénomène du cokage et son impact sur le refroidissement d’une paroi poreuse</w:t>
               </w:r>
@@ -8961,51 +8961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on flow of micronized Silicon Carbide particles through sintered porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9687,100 +9687,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Scientific Conference The Modeling Of Nonlinear Processes And Systems (MNPS-2015), Moscow State University of Technology “STANKIN” 22-26 June 2015, Moscow, Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, moscou, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253381v1</w:t>
@@ -9791,51 +9791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,51 +10132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,278 +10672,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.4047, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.3964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868655v1</w:t>
+                <w:t xml:space="preserve">hal-00868617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.3964, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, France. pp.4047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868617v1</w:t>
+                <w:t xml:space="preserve">hal-00868655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis in Porous Media: Numerical model and parametric study.</w:t>
               </w:r>
@@ -12089,217 +12089,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
+                <w:t xml:space="preserve">Characterization of supercritical reactive flow for hypersonic real-time application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pascaud</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
+              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bremen, Germany. pp.7375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641891v1</w:t>
+                <w:t xml:space="preserve">hal-00641630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supercritical reactive flow for hypersonic real-time application</w:t>
+                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bremen, Germany. pp.7375</w:t>
+              <w:t xml:space="preserve">22nd ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641630v1</w:t>
+                <w:t xml:space="preserve">hal-00641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Bench Dimensioned by Specific Numerical Tool</w:t>
               </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization : 2009 status of the COMPARER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13965,51 +13965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>