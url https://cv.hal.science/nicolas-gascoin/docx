--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -503,278 +503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Flow Assurance Heat Management Systems in Subsea Flowlines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14020458⟩</w:t>
+              <w:t xml:space="preserve">Functional Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856772v1</w:t>
+                <w:t xml:space="preserve">hal-03217290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of Flow Assurance Heat Management Systems in Subsea Flowlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nsidibe Sunday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Settar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (11), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14020458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217290v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on a porous material subject to SiC particles deposition, using OpenFOAM and sensitivity analysis technique: effect of clogging evolution on the thermal performances</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional pyrolysis of carbon based composite materials using FireFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and flammability evaluation of pyrolysis gases from carbon-based composite materials undergoing fire conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,2168 +1952,2168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of voltage on the characteristics of magnesium-lanthanum deposits synthesized by an electrodeposition process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Tadini</w:t>
+                <w:t xml:space="preserve">Qingchun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574688v1</w:t>
+                <w:t xml:space="preserve">hal-01570490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Pyrolysis-Combustion Coupling in a Regeneratively Cooled Combustor: System Dynamics Analysis</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taddeo Lucio</w:t>
+                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.04.026⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Innovative Design and Development Practices in Aerospace and Automotive Engineering, pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-1771-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570491v1</w:t>
+                <w:t xml:space="preserve">hal-01570493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow analysis to describe the permeation process along the length of the porous tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+                <w:t xml:space="preserve">Effect of voltage on the characteristics of magnesium-lanthanum deposits synthesized by an electrodeposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.70-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882594v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of polytetrafluoroethylene (PTFE)/Thermally Expanded Graphite (TEG) nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Sahli</w:t>
+                <w:t xml:space="preserve">Experimental Study of Pyrolysis-Combustion Coupling in a Regeneratively Cooled Combustor: System Dynamics Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taddeo Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Ingenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cablé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+                <w:t xml:space="preserve">Fulvio Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.05.046⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570492v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation analysis of innovative PEKK-based carbon composites for high-temperature aeronautical components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Grange</w:t>
+                <w:t xml:space="preserve">Fluid flow analysis to describe the permeation process along the length of the porous tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Senave</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lamoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (40), pp.25531 - 25543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570261v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Effects of CO2 on the NOx Formation Behavior in the CH4 Diffusion Combustion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of polytetrafluoroethylene (PTFE)/Thermally Expanded Graphite (TEG) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Hamamda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.133⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570490v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Flow of Micronized Silicon Carbide Particles Through Sintered Porous Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal degradation analysis of innovative PEKK-based carbon composites for high-temperature aeronautical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Senave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Innovative Design and Development Practices in Aerospace and Automotive Engineering, pp.95-101. </w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-1771-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570493v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic panel heating under impinging methane-air premixed flame jets</w:t>
+                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jarray</w:t>
+                <w:t xml:space="preserve">Q. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Chetehouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatimah Bey</w:t>
+                <w:t xml:space="preserve">W. Bao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312657v1</w:t>
+                <w:t xml:space="preserve">hal-01574670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of post-processing methods on accuracy of Darcian and Forchheimer permeabilities determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+                <w:t xml:space="preserve">Ceramic panel heating under impinging methane-air premixed flame jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+                <w:t xml:space="preserve">Fatimah Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i9.20⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574686v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Impact of post-processing methods on accuracy of Darcian and Forchheimer permeabilities determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Bao</w:t>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (9), pp.771-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i9.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253275v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the heat transfer in an Aeronautical Composite Material under Fire Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Senave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">Experimental study on Combustion modes and thrust performance of a staged-combustor of the scramjet with dual-strut,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bao</w:t>
+                <w:t xml:space="preserve">Wen Bao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 122, pp.28-34</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574670v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensioning of automated regenerative cooling: Setting of high-end experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
+                <w:t xml:space="preserve">L Taddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lamoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253272v1</w:t>
+                <w:t xml:space="preserve">hal-01253269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the flame characteristics and rate of spread in fires propagating in a bed of Pinus pinaster using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253273v1</w:t>
+                <w:t xml:space="preserve">hal-01253272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Fau</w:t>
+                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253271v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://dx.doi.org/10.1016/j.ijhydene.2015.10.054</w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 14 (Issue 6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253274v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the concentration and voltage effects on the characteristics of deposited magnesium–lanthanum powder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Bariki</w:t>
+                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Falempin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://dx.doi.org/10.1016/j.ijhydene.2015.10.054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-015-9099-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253270v1</w:t>
+                <w:t xml:space="preserve">hal-01253274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of automated regenerative cooling: Setting of high-end experiment</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the concentration and voltage effects on the characteristics of deposited magnesium–lanthanum powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Taddeo</w:t>
+                <w:t xml:space="preserve">M Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Lamoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.350-359. </w:t>
+              <w:t xml:space="preserve">Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-015-9099-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253269v1</w:t>
+                <w:t xml:space="preserve">hal-01253270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL-NETWORK METAMODELLING FOR THE PREDICTION OF THE PRESSURE DROP OF A FLUID PASSING THROUGH METALLIC POROUS MEDIUM</w:t>
               </w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon pyrolysis with a methane focus: A review on the catalytic effect and the coke production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (9), pp.857-873</w:t>
@@ -4630,51 +4630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68, pp.63-73. </w:t>
@@ -4712,51 +4712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Flash Pyrolysis of High Density PolyEthylene under Hybrid Propulsion Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,90 +5383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5507,312 +5507,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Permeation Test Benches and of Two Determination Methods for Darcy's and Forchheimer's Permeabilities</w:t>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.1142-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868691v1</w:t>
+                <w:t xml:space="preserve">hal-00705544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
+                <w:t xml:space="preserve">Comparison of Two Permeation Test Benches and of Two Determination Methods for Darcy's and Forchheimer's Permeabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (8), pp.705-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705544v1</w:t>
+                <w:t xml:space="preserve">hal-00868691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel viscosity determination method: Validation and application to fuel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6058,51 +6058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Darcian permeability of porous material by infrared spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6143,252 +6143,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature survey for a first choice of a fuel-oxidiser couple for hybrid propulsion based on kinetic justifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part I. Development and validation of the infra red technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, doi: 10.1016/j.jaap.2011.11.006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649391v1</w:t>
+                <w:t xml:space="preserve">hal-00641587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part I. Development and validation of the infra red technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literature survey for a first choice of a fuel-oxidiser couple for hybrid propulsion based on kinetic justifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouchez</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.368-376. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, doi: 10.1016/j.jaap.2011.11.006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641587v1</w:t>
+                <w:t xml:space="preserve">hal-00649391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time method for the identification and quantification of hydrocarbon pyrolysis products: Part II. Application to transient pyrolysis and validation by numerical simulation</w:t>
               </w:r>
@@ -6413,51 +6413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.266-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7110,51 +7110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.A5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.835-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (12), pp.1416-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7569,51 +7569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7638,51 +7638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization: Status of the COMPARER project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,51 +7802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel reforming for scramjet thermal management and combustion optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,51 +8365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques d'inflammation de structures composites destinés à des applications aéronautiques : Émission de volatils et classification des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,768 +8830,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fire degradation kinetic for aeronautical polymer composite materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">Flow configuration influence on Darcian and Forchheimer permeabilities determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bouchez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Akridiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EASN International Conference on Innovation in European Aeronautics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574693v1</w:t>
+                <w:t xml:space="preserve">hal-01940719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on flow of micronized Silicon Carbide particles through sintered porous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Experimental determination of fire degradation kinetic for aeronautical polymer composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on innovative design &amp; development practices in aerospace and automotive engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
+              <w:t xml:space="preserve">6th EASN International Conference on Innovation in European Aeronautics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940698v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow configuration influence on Darcian and Forchheimer permeabilities determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussain Najmi</w:t>
+                <w:t xml:space="preserve">An experimental study on flow of micronized Silicon Carbide particles through sintered porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswin Chinnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Innovative Design, Analysis &amp; Development Practices in Aerospace and Automotive Engineering</w:t>
+              <w:t xml:space="preserve">2nd International conference on innovative design &amp; development practices in aerospace and automotive engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940719v1</w:t>
+                <w:t xml:space="preserve">hal-01940698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spatio-temporal evolution of permeability during coking of porous material</w:t>
+                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3664</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-3663⟩</w:t>
+              <w:t xml:space="preserve">Third International Scientific Conference The Modeling Of Nonlinear Processes And Systems (MNPS-2015), Moscow State University of Technology “STANKIN” 22-26 June 2015, Moscow, Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, moscou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253379v1</w:t>
+                <w:t xml:space="preserve">hal-01253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Thermal Behaviour of a Thermo-Structural Aeronautical Composite under Fire Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Chetehouna</w:t>
+                <w:t xml:space="preserve">Modeling the spatio-temporal evolution of permeability during coking of porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Senave</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium of Fire Safety Science, 2015, June 16-18, Nicosia, Cyprus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3664</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, glasgow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-3663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253380v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Numerical Study of the Thermal Behaviour of a Thermo-Structural Aeronautical Composite under Fire Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Falempin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Senave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3665</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, glasgow, France</w:t>
+              <w:t xml:space="preserve">2nd European Symposium of Fire Safety Science, 2015, June 16-18, Nicosia, Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, nicosie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253377v1</w:t>
+                <w:t xml:space="preserve">hal-01253380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Configuration Influence On Darcian And Forchheimer Permeabilities Determination</w:t>
+                <w:t xml:space="preserve">EFFECT OF FLOW CONFIGURATION ON DARCIAN AND FORCHHEIMER PERMEABILITIES DETERMINATION IN A POROUS COMPOSITE TUBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
@@ -9622,220 +9618,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LowPerm Conference 2015, June 9-11, Rueil-Malmaison, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">20th AIAA International Space Planes and Hypersonic Systems and Technologies Conference (Hypersonics 2015), 6-9 July 2015, Glasgow, Scotland, AIAA-2015-3665</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253376v1</w:t>
+                <w:t xml:space="preserve">hal-01253377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transient chemistry effect during fuel pyrolysis on the pressure drop through porous material using artificial neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow Configuration Influence On Darcian And Forchheimer Permeabilities Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leyla Adishirinli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Falempin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Scientific Conference The Modeling Of Nonlinear Processes And Systems (MNPS-2015), Moscow State University of Technology “STANKIN” 22-26 June 2015, Moscow, Russia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LowPerm Conference 2015, June 9-11, Rueil-Malmaison, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253381v1</w:t>
+                <w:t xml:space="preserve">hal-01253376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations of Chemical Kinetics for Methane Catalysis and Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,272 +10113,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.3969, </w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.3964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868636v1</w:t>
+                <w:t xml:space="preserve">hal-00868617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and Full-Scale Experiments on Hybrid Rocket Fuel and Prelude to Hybrid Rocket Combustor Simulations</w:t>
+                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.4135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4135⟩</w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.4047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868665v1</w:t>
+                <w:t xml:space="preserve">hal-00868655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies for Detailed Chemistry Computation, Application to Hybrid Rocket Combustion Chamber Simulations</w:t>
+                <w:t xml:space="preserve">Micro and Full-Scale Experiments on Hybrid Rocket Fuel and Prelude to Hybrid Rocket Combustor Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
@@ -10387,563 +10417,533 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, France. pp.3965, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3965⟩</w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.4135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868651v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Pyrolysis of High Density PolyEthylene</w:t>
+                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 1. Comparison of existing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Navarro-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3833⟩</w:t>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.3969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868613v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fau</w:t>
+                <w:t xml:space="preserve">Methodologies for Detailed Chemistry Computation, Application to Hybrid Rocket Combustion Chamber Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3747⟩</w:t>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.3965, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868606v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modelling of High Density PolyEthylene Pyrolysis: Part 2. Reduction of existing detailed mechanism</w:t>
+                <w:t xml:space="preserve">Flash Pyrolysis of High Density PolyEthylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-3964⟩</w:t>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.3833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868617v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing tests of hybrid engine with varying oxidizer nature and operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mangeot</w:t>
+                <w:t xml:space="preserve">Methane Pyrolysis: literature survey and comparisons of available data for use in numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint PropulsionConference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4047⟩</w:t>
+              <w:t xml:space="preserve">49th AIAA/ASME/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, CA, United States. pp.3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-3747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868655v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis in Porous Media: Numerical model and parametric study.</w:t>
               </w:r>
@@ -11102,51 +11102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Romagnosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11191,122 +11191,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Infra-Red Determination of Darcian permeability for cooling applications</w:t>
+                <w:t xml:space="preserve">Benchmark of Experimental Determination Methods of Gas Permeabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2371</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641887v1</w:t>
+                <w:t xml:space="preserve">hal-00641885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D Transient Numerical Code for Hybrid Rocket Simulations with Detailed Chemistry</w:t>
               </w:r>
@@ -11381,1145 +11411,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic combustion of hydrocarbons pyrolysed mixture with detailed chemistry.</w:t>
+                <w:t xml:space="preserve">Indirect Infra-Red Determination of Darcian permeability for cooling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.3712</w:t>
+              <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641882v1</w:t>
+                <w:t xml:space="preserve">hal-00641887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supersonic combustion of hydrocarbons pyrolysed mixture with detailed chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2206</w:t>
+              <w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.3712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641886v1</w:t>
+                <w:t xml:space="preserve">hal-00641882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel Pyrolysis through Porous Media: Coke Formation and Coupled effect on Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.A Abraham</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Steelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2205</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641884v1</w:t>
+                <w:t xml:space="preserve">hal-00641886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of Experimental Determination Methods of Gas Permeabilities.</w:t>
+                <w:t xml:space="preserve">Thermal and hydraulic effects of coke deposit in hydrocarbon pyrolysis process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.2252</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.2205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641885v1</w:t>
+                <w:t xml:space="preserve">hal-00641884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative Cooling Efficiency of Several Synthetic and Jet Fuels and Preliminary Combustion-Pyrolysis Coupling</w:t>
+                <w:t xml:space="preserve">Preliminary pyrolysis and combustion study for the hybrid propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp.7127</w:t>
+              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.6871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641888v1</w:t>
+                <w:t xml:space="preserve">hal-00641890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation of inert and supercritical reactive fluids through metallic and composite media</w:t>
+                <w:t xml:space="preserve">Regenerative Cooling Efficiency of Several Synthetic and Jet Fuels and Preliminary Combustion-Pyrolysis Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bioud</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp.6561</w:t>
+              <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.7127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641889v1</w:t>
+                <w:t xml:space="preserve">hal-00641888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary pyrolysis and combustion study for the hybrid propulsion</w:t>
+                <w:t xml:space="preserve">Permeation of inert and supercritical reactive fluids through metallic and composite media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th AIAA/ASME/SAE/ASEE Joint Propulsion Conference &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.6871</w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.6561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641890v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supercritical reactive flow for hypersonic real-time application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization : 2009 status of the COMPARER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Bremen, Germany. pp.7375</w:t>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.7373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641630v1</w:t>
+                <w:t xml:space="preserve">hal-00641628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
+                <w:t xml:space="preserve">Characterization of supercritical reactive flow for hypersonic real-time application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pascaud</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
+              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bremen, Germany. pp.7375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641891v1</w:t>
+                <w:t xml:space="preserve">hal-00641630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench Dimensioned by Specific Numerical Tool</w:t>
+                <w:t xml:space="preserve">Simulation of the combustion of kerosene vapors by a multi-physics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.498</w:t>
+              <w:t xml:space="preserve">22nd ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.S9-0040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641892v1</w:t>
+                <w:t xml:space="preserve">hal-00641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements for fuel reforming for scramjet thermal management and combustion optimization : 2009 status of the COMPARER project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test Bench Dimensioned by Specific Numerical Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bernard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/DLR/DGLR International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.7373</w:t>
+              <w:t xml:space="preserve">18th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641628v1</w:t>
+                <w:t xml:space="preserve">hal-00641892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient numerical code with grid adaptation for gas combustion and detonation studies</w:t>
               </w:r>
@@ -12594,51 +12594,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Supercritical Endothermic Fuel: Evaluation for Active Cooling Instrumentation</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Transient Pyrolysis of Supercritical Endothermic Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
@@ -12652,114 +12652,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.96</w:t>
+              <w:t xml:space="preserve">21st ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.0121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868674v1</w:t>
+                <w:t xml:space="preserve">hal-00868671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Transient Pyrolysis of Supercritical Endothermic Fuel</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Supercritical Endothermic Fuel: Evaluation for Active Cooling Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
@@ -12773,90 +12773,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.0121</w:t>
+              <w:t xml:space="preserve">SFGP2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868671v1</w:t>
+                <w:t xml:space="preserve">hal-00868674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13008,90 +13008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial temporal modelling of permeability evolution during coking and blocking of porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWPERM 2015-Low permeability media and nanoporous materials. From characterisation to modelling: can we do it better?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13142,77 +13142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWPERM 2015-Low permeability media and nanoporous materials. From characterisation to modellin: can we do it better?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13416,51 +13416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13965,51 +13965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsidibe Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02347787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Akridiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhakim Settar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Saddik Kadiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy El Tabach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02180266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02065367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Falempin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Saddik Kadiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2018.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CXDF7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01881239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.05.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01882479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.03.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Chinnaraj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taddeo Lucio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ingenito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Stella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.04.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cabl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hamamda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.05.046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tadini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Senave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2017.02.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chetehouna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.04.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i9.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Senave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Bao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taddeo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fedioun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamoot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouazaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2015.06.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Adishirinli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.07.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bariki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9099-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v17.i5.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steelant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mangeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouvreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013480115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B4E9B724D745E4DBEF2B643C27F590094C9003/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romagnosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Navarro-Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.703729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.04.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2011.10.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-011-9478-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.03.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Abraham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.04.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2010.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900909e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80145-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.26022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Ikiensikimama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Senave" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574693v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01940698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaschet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3663" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bellel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3964" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4135" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3969" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3965" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3833" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868606v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-3747" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5876" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-5848" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641887v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641882v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bioud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641630v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641892v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Frolov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01978206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01974146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2718-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Najmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akridiss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1771-1_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>