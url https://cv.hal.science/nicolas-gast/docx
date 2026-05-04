--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -165,1057 +165,1057 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of the Graphon Mean Field Approximation for Interacting Particle Systems</w:t>
+                <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Allmeier</w:t>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/stsy.2024.0070⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61, pp.101718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457094v1</w:t>
+                <w:t xml:space="preserve">hal-05583966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations to Study the Impact of the Service Discipline in Systems with Redundancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accuracy of the Graphon Mean Field Approximation for Interacting Particle Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Allmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/stsy.2024.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3639040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390014v1</w:t>
+                <w:t xml:space="preserve">hal-05457094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and Refinement of Multiscale Mean Field Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approximations to Study the Impact of the Service Discipline in Systems with Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.1-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3579336⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3639040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981002v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Indexability and Computing Whittle and Gittins Index in Subcubic Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimang Khun</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00186-023-00821-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03602458v5</w:t>
+                <w:t xml:space="preserve">hal-03262307v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262307v4</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bias and Refinement of Multiscale Mean Field Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Allmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041176v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Field and Refined Mean Field Approximations for Heterogeneous Systems: It Works!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing Indexability and Computing Whittle and Gittins Index in Subcubic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3508033⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-023-00821-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600672v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602458v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why (and When) do Asymptotic Methods Work so well?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638310v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mean Field and Refined Mean Field Approximations for Heterogeneous Systems: It Works!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Allmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3508033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262006v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fair selection in the presence of implicit and differential variance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Why (and When) do Asymptotic Methods Work so well?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 302, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.297-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2021.103609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-022-09834-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398739v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Work Stealing with latency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khatiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,2048 +1282,2165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Regression from Strategic Data Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On fair selection in the presence of implicit and differential variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Emelianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna P Gummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Economics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3391436⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2021.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982682v1</w:t>
+                <w:t xml:space="preserve">hal-03398739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis methods for list-based caches with non-uniform access</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linear Regression from Strategic Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratis Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNET.2020.3042869⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3391436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102188v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean Field Game Analysis of SIR Dynamics with Vaccination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performance analysis methods for list-based caches with non-uniform access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2020.3042869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269964820000522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496885v2</w:t>
+                <w:t xml:space="preserve">hal-03102188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Mean Field Game Analysis of SIR Dynamics with Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964820000522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891632v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Mean Field Games: Existence of Equilibria and Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (3), pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jdg.2019016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined mean field approximation of synchronous discrete-time population models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieke Massink</w:t>
+                <w:t xml:space="preserve">Luca Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 129, pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845235v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTL Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A refined mean field approximation of synchronous discrete-time population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Latella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Massink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622059v1</w:t>
+                <w:t xml:space="preserve">hal-01845235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3152542⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622054v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TTL Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553138v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution mechanisms for ancillary service costs induced by variability in power delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2016.2598760⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3152542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403913v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient and Steady-state Regime of a Family of List-based Cache Replacement Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Attribution mechanisms for ancillary service costs induced by variability in power delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11134-016-9487-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2016.2598760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334354v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Generation and Storage Scheduling in the Presence of Renewable Forecast Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transient and Steady-state Regime of a Family of List-based Cache Replacement Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSG.2013.2285395⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: SIGMETRICS 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-016-9487-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086022v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentives and redistribution in homogeneous bike-sharing systems with stations of finite capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal Generation and Storage Scheduling in the Presence of Renewable Forecast Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13676-014-0053-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2013.2285395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086009v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPTCP is not Pareto-Optimal: Performance Issues and a Possible Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incentives and redistribution in homogeneous bike-sharing systems with stations of finite capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNET.2013.2274462⟩</w:t>
+              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13676-014-0053-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086030v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusion limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MPTCP is not Pareto-Optimal: Performance Issues and a Possible Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2013.2274462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2012.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00787999v1</w:t>
+                <w:t xml:space="preserve">hal-01086030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized List Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-012-1149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusion limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2186176⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (12), pp.623-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787996v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Delay-Power Control Algorithms for Bandwidth Sharing in Wireless Networks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (9), pp.2266 - 2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2186176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2011.2163079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00940546v1</w:t>
+                <w:t xml:space="preserve">hal-00787996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean Field Approach for Optimization in Discrete Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Delay-Power Control Algorithms for Bandwidth Sharing in Wireless Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.1458-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2011.2163079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-010-0094-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788770v1</w:t>
+                <w:t xml:space="preserve">hal-00940546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Mean Field Approach for Optimization in Discrete Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.63-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-010-0094-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Infinite labeled trees: From rational to Sturmian trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 411, pp.1146 - 1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3333,3787 +3450,3787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Learning of Whittle indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charles-Rebuffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophet Inequalities: Competing with the Top $\ell$ Items is Easy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2025 - ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control is Almost Optimal for Restless Bandit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dheeraj Narasimha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLT 2025 - 38th Annual Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.1-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2410.06307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Bias of Constant-step Stochastic Approximation with Markovian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Allmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 -38th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trading-off price for data quality to achieve fair online allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161628v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an Optimal Policy in Time-Average MDP?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Workshop MAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orlando (FL), United States. pp.30-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3626570.3626582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading-off price for data quality to achieve fair online allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cravic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. pp.1-43</w:t>
+              <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360656v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fairness in Selection Problems with Strategic Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Emelianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC 2022 - 23th ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boulder, Colorado, United States. pp.1-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3490486.3538287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595289v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593516v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Selection Problems with Strategic Candidates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC 2022 - 23th ACM Conference on Economics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677966v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination in a Large Population: Mean Field Equilibrium versus Social Optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2021 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rmftool - A library to Compute (Refined) Mean Field Approximation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Allmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOSME 2021 - Workshop on TOols for Stochastic Modeling and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions groupées lors du mécanisme d'évitement de collisions de CPL-G3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Fair Selection in the Presence of Implicit Variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Emelianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna P. Gummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC 2020 - Twenty-First ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Budapest, Hungary. pp.649-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3391403.3399482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879294v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fair Selection in the Presence of Implicit Variance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collisions groupées lors du mécanisme d'évitement de collisions de CPL-G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhcine Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC 2020 - Twenty-First ACM Conference on Economics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880578v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTOPIC: Under-Approximation Through Optimal Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ASGriDS: Asynchronous Smart-Grids Distributed Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takai-Eddine Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Vandin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST 2019 - 16th International Conference on Quantitative Evaluation of SysTems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APPEEC 2019 - 11th IEEE PES Asia-Pacific Power and Energy Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Macao, Macau SAR China. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283189v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASGriDS: Asynchronous Smart-Grids Distributed Simulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">UTOPIC: Under-Approximation Through Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vinot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Tschaikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPEEC 2019 - 11th IEEE PES Asia-Pacific Power and Energy Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QEST 2019 - 16th International Conference on Quantitative Evaluation of SysTems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. pp.277-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30281-8_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384051v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Price of Local Fairness in Multistage Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Emelianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Arvanitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna P Gummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI-2019 - Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, France. pp.5836-5842, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2019/809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Refined Mean Field Approximation for Synchronous Population Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mieke Massink</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA 2018Workshop on MAthematical performance Modeling and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">ACM SIGMETRICS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891629v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Refined Mean Field Approximation for Synchronous Population Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Latella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Massink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAMA 2018Workshop on MAthematical performance Modeling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891636v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Avoidance in Low-Voltage Networks by using the Advanced Metering Infrastructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePerf 2018 - IFIP WG PERFORMANCE - 36th International Symposium on Computer Performance, Modeling, Measurements and Evalution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953386v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Congestion Avoidance in Low-Voltage Networks by using the Advanced Metering Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benny Van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMETRICS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1</w:t>
+              <w:t xml:space="preserve">ePerf 2018 - IFIP WG PERFORMANCE - 36th International Symposium on Computer Performance, Modeling, Measurements and Evalution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891642v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Values Estimated via Mean-Field Approximation are 1/N-Accurate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems SIGMETRICS '17 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Urbana-Champaign, United States. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2896377.2901463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Exact TTL-Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Teletraffic Congress (ITC 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Field Approximation of Uncertain Stochastic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Lyapunov functions via relative entropy with application to caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th Workshop on MAthematical performance Modeling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are mean-field games the limits of finite stochastic games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th Workshop on MAthematical performance Modeling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Two Choices on Graphs: the Pair-Approximation is Accurate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Reijsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on MAthematical performance Modeling and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199271v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient and Steady-state Regime of a Family of List-based Cache Replacement Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2745844.2745850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Power of Two Choices on Graphs: the Pair-Approximation is Accurate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on MAthematical performance Modeling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185840v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Demand-Response on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM e-Energy 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2602044.2602052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Storage on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Leboudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM e-Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Berkeley, United States. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2487166.2487169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPTCP is not pareto-optimal : performance issues and a possible solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsh Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM CoNEXT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2413176.2413178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field analysis for inhomogeneous bike sharing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AofA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.3006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean Field Model of Work Stealing in Large-Scale Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mean field limit of non-smooth systems and differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM sigmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
+              <w:t xml:space="preserve">MAthematical performance Modeling and Analysis (MAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.30-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1870178.1870189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788862v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field limit of non-smooth systems and differential inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Mean Field Model of Work Stealing in Large-Scale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAthematical performance Modeling and Analysis (MAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1870178.1870189⟩</w:t>
+              <w:t xml:space="preserve">ACM sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New-York, United States. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1811039.1811042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788863v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tighter Analysis of Work Stealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Symposium on Algorithms and Computation (ISAAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Jeju Island, South Korea. pp.291-302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17514-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field limits for controlled system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00597572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particle Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Performance Evaluation Methodologies and Tools, Valuetools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pisa, Italy. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7123,124 +7240,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Limits Beyond Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernardo, Marco; De Nicola, Rocco; Hillston, Jane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods for the Quantitative Evaluation of Collective Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programming and Software Engineering, , 2016, 978-3-319-34095-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-34096-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7250,525 +7367,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Aggregated Electric Vehicle Flexibilities in Unit Commitment Models using Submodular Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reoptimization Nearly Solves Weakly Coupled Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Avoidance in Low-Voltage Networks by using the Advanced Metering Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vinot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Heliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing absorbing times via fluid approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7778,634 +7895,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chains with discontinuous drifts have differential inclusions limits. Application to stochastic stability and mean field approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7315, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00491859v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field for Markov Decision Processes: from Discrete to Continuous Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473005v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing labels on infinite trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6630, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00318872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Approach for Optimization in Particles Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6877, INRIA. 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368011v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced Labeled Trees: Density, Complexity and Mechanicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6240, INRIA. 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00159564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the post-ultimate libm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5367, LIP RR 2004-47, INRIA, LIP. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8415,100 +8532,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Control of Large Systems: Fighting the Curse of Dimensionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Grenoble Alpes, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01875211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8518,105 +8635,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinements of Mean Field Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Performance [cs.PF]. Université Grenoble Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02509756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8684,51 +8801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC6DE502"/>
+    <w:nsid w:val="4F35EACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8915,51 +9032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6884-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233247874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allmeier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2024.0070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny van Houdt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3508033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03638310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09834-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03398739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Emelianov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Gummadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03102188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3042869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Latella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.09.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Tomozei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2016.2598760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-016-9487-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2013.2285395" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0053-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Popovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2274462" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2011.2163079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Narasimha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.06307" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626570.3626582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03677966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490486.3538287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02880578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P. Gummadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Tschaikowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vandin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30281-8_16" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takai-Eddine Kennouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/809" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Van Houdt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901463" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321017v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745850" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602044.2602052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leboudec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487166.2487169" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413178" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Mohamed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34096-8_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6884-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233247874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allmeier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2024.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny van Houdt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3508033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03638310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03398739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Emelianov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Gummadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03102188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3042869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Latella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Tomozei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2016.2598760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-016-9487-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2013.2285395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0053-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Popovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2274462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2011.2163079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Narasimha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.06307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626570.3626582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03677966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490486.3538287" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02880578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P. Gummadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399482" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takai-Eddine Kennouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Tschaikowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30281-8_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Van Houdt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321017v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745850" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602044.2602052" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leboudec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487166.2487169" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Upadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Mohamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34096-8_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>