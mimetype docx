--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -498,235 +498,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
+                <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262307v4</w:t>
+                <w:t xml:space="preserve">hal-03041176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Asymptotic Optimality of Whittle Index Policy.</w:t>
+                <w:t xml:space="preserve">Linear Program-Based Policies for Restless Bandits: Necessary and Sufficient Conditions for (Exponentially Fast) Asymptotic Optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104, pp.1-44. </w:t>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-023-09875-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/moor.2022.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041176v2</w:t>
+                <w:t xml:space="preserve">hal-03262307v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias and Refinement of Multiscale Mean Field Models</w:t>
               </w:r>
@@ -901,291 +901,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602458v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean Field and Refined Mean Field Approximations for Heterogeneous Systems: It Works!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Allmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3508033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262006v3</w:t>
+                <w:t xml:space="preserve">hal-03600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Field and Refined Mean Field Approximations for Heterogeneous Systems: It Works!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why (and When) do Asymptotic Methods Work so well?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.297-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-022-09834-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3508033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03600672v1</w:t>
+                <w:t xml:space="preserve">hal-03638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why (and When) do Asymptotic Methods Work so well?</w:t>
+                <w:t xml:space="preserve">Learning algorithms for Markovian Bandits: Is Posterior Sampling more Scalable than Optimism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-022-09834-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03638310v1</w:t>
+                <w:t xml:space="preserve">hal-03262006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Work Stealing with latency</w:t>
               </w:r>
@@ -1711,235 +1711,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Mean Field Games: Existence of Equilibria and Convergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jdg.2019016⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277098v2</w:t>
+                <w:t xml:space="preserve">hal-01891632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Mean Field Games: Existence of Equilibria and Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.60-80. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jdg.2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891632v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A refined mean field approximation of synchronous discrete-time population models</w:t>
               </w:r>
@@ -2023,300 +2023,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
+                <w:t xml:space="preserve">TTL Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553138v1</w:t>
+                <w:t xml:space="preserve">hal-01622059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTL Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
+                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2017.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3152542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622059v1</w:t>
+                <w:t xml:space="preserve">hal-01622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
+                <w:t xml:space="preserve">Computing Absorbing Times via Fluid Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (28), </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3152542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/apr.2017.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622054v1</w:t>
+                <w:t xml:space="preserve">hal-01553138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution mechanisms for ancillary service costs induced by variability in power delivery</w:t>
               </w:r>
@@ -3834,151 +3834,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading-off price for data quality to achieve fair online allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molina</w:t>
+                <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. pp.1-43</w:t>
+              <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360656v1</w:t>
+                <w:t xml:space="preserve">hal-04161628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an Optimal Policy in Time-Average MDP?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3997,491 +3984,504 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimang Khun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Workshop MAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orlando (FL), United States. pp.30-32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626570.3626582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized model-free reinforcement learning in stochastic games with average-reward objective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cravic</w:t>
+                <w:t xml:space="preserve">Trading-off price for data quality to achieve fair online allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2023 - International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, London (U.K.), United Kingdom. pp.1-13</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New orleans, USA, United States. pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161628v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Selection Problems with Strategic Candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitalii Emelianov</w:t>
+                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC 2022 - 23th ACM Conference on Economics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677966v1</w:t>
+                <w:t xml:space="preserve">hal-03595289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595289v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
+                <w:t xml:space="preserve">Fairness in Selection Problems with Strategic Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Emelianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC 2022 - 23th ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boulder, Colorado, United States. pp.1-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3490486.3538287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593516v1</w:t>
+                <w:t xml:space="preserve">hal-03677966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination in a Large Population: Mean Field Equilibrium versus Social Optimum</w:t>
               </w:r>
@@ -4990,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Tschaikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,125 +5218,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
+                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benny Van Houdt</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMETRICS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891642v1</w:t>
+                <w:t xml:space="preserve">hal-01891636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Refined Mean Field Approximation for Synchronous Population Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5365,256 +5387,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAMA 2018Workshop on MAthematical performance Modeling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Expansions of Mean Field Approximation: Transient and Steady-State Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congestion Avoidance in Low-Voltage Networks by using the Advanced Metering Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ePerf 2018 - IFIP WG PERFORMANCE - 36th International Symposium on Computer Performance, Modeling, Measurements and Evalution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891636v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Avoidance in Low-Voltage Networks by using the Advanced Metering Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Refined Mean Field Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+                <w:t xml:space="preserve">Benny Van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePerf 2018 - IFIP WG PERFORMANCE - 36th International Symposium on Computer Performance, Modeling, Measurements and Evalution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">ACM SIGMETRICS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Irvine, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953386v1</w:t>
+                <w:t xml:space="preserve">hal-01891642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Values Estimated via Mean-Field Approximation are 1/N-Accurate</w:t>
               </w:r>
@@ -5672,191 +5672,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Exact TTL-Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean Field Approximation of Uncertain Stochastic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Teletraffic Congress (ITC 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292269v1</w:t>
+                <w:t xml:space="preserve">hal-01302416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Field Approximation of Uncertain Stochastic Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotically Exact TTL-Approximations of the Cache Replacement Algorithms LRU(m) and h-LRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th International Teletraffic Congress (ITC 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302416v1</w:t>
+                <w:t xml:space="preserve">hal-01292269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Lyapunov functions via relative entropy with application to caching</w:t>
               </w:r>
@@ -6000,525 +6000,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
+                <w:t xml:space="preserve">Transient and Steady-state Regime of a Family of List-based Cache Replacement Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGMETRICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2745844.2745850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185840v1</w:t>
+                <w:t xml:space="preserve">hal-01143838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient and Steady-state Regime of a Family of List-based Cache Replacement Algorithms</w:t>
+                <w:t xml:space="preserve">The Power of Two Choices on Graphs: the Pair-Approximation is Accurate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benny van Houdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMETRICS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on MAthematical performance Modeling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143838v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Two Choices on Graphs: the Pair-Approximation is Accurate</w:t>
+                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Reijsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on MAthematical performance Modeling and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199271v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Demand-Response on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
+                <w:t xml:space="preserve">Impact of Storage on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Leboudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM e-Energy 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2602044.2602052⟩</w:t>
+              <w:t xml:space="preserve">ACM e-Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berkeley, United States. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2487166.2487169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086036v1</w:t>
+                <w:t xml:space="preserve">hal-00920091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Storage on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
+                <w:t xml:space="preserve">Impact of Demand-Response on the Efficiency and Prices in Real-Time Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Cristian Tomozei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM e-Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berkeley, United States. pp.12, </w:t>
+              <w:t xml:space="preserve">ACM e-Energy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2487166.2487169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2602044.2602052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920091v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPTCP is not pareto-optimal : performance issues and a possible solution.</w:t>
               </w:r>
@@ -7254,51 +7254,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Limits Beyond Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8801,51 +8801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F35EACA"/>
+    <w:nsid w:val="D8421B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9032,51 +9032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6884-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233247874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allmeier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2024.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny van Houdt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3508033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03638310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03398739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Emelianov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Gummadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03102188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3042869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Latella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Tomozei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2016.2598760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-016-9487-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2013.2285395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0053-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Popovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2274462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2011.2163079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Narasimha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.06307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626570.3626582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03677966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490486.3538287" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02880578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P. Gummadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399482" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takai-Eddine Kennouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Tschaikowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30281-8_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Van Houdt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321017v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745850" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602044.2602052" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leboudec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487166.2487169" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Upadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Mohamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34096-8_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6884-8698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233247874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allmeier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2024.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny van Houdt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041176v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-023-09875-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262307v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602458v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimang Khun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-023-00821-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3508033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03638310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-022-09834-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03262006v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03356234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khatiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.03.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03398739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Emelianov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Gummadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03102188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2020.3042869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496885v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964820000522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bortolussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277098v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2019016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Latella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.09.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Tomozei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2016.2598760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-016-9487-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2013.2285395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0053-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Popovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2274462" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1149-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.07.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2186176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2011.2163079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-010-0094-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSCMNR10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charles-Rebuff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Narasimha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.06307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cravic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626570.3626582" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03677966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490486.3538287" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02880578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P. Gummadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391403.3399482" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takai-Eddine Kennouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Tschaikowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30281-8_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891642v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Van Houdt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321017v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745850" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leboudec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487166.2487169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602044.2602052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Upadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Mohamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1811039.1811042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7477" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34096-8_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arvis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01784386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491859v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473005v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318872v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368011v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00159564v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>