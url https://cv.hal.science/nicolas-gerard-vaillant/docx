--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -66,411 +66,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légaliser et réglementer les marchés des drogues : de la pensée de Bertrand Lemennicier à aujourd'hui</w:t>
+                <w:t xml:space="preserve">‘You can quit!’: Exploring the efficacy of new cigarette pack warnings through an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111031v1</w:t>
+                <w:t xml:space="preserve">hal-05357137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes de la recherche en microéconomie Appliquée. Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kamionka</w:t>
+                <w:t xml:space="preserve">Légaliser et réglementer les marchés des drogues : de la pensée de Bertrand Lemennicier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (4), pp.497-501</w:t>
+              <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537781v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘You can quit!’: Exploring the efficacy of new cigarette pack warnings through an experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancées récentes de la recherche en microéconomie Appliquée. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deplancke</w:t>
+                <w:t xml:space="preserve">Manon Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Massin</w:t>
+                <w:t xml:space="preserve">Fabrice Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Kamionka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Ukrayinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (4), pp.497-501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357137v1</w:t>
+                <w:t xml:space="preserve">hal-05537781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation civile : performance du dispositif français, comparaison avec l’Allemagne, et préconisations</w:t>
               </w:r>
@@ -598,77 +598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for creating new warnings on cigarette packs and evaluating their efficacy in a randomised experimental setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -713,2702 +713,2568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for creating new warnings on cigarette packs and evaluating their efficacy in a randomised experimental setting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New firm survival : The key factors of founders human capital for longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Human Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.186-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579817v1</w:t>
+                <w:t xml:space="preserve">hal-01818787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New firm survival : The key factors of founders human capital for longevity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
+                <w:t xml:space="preserve">Price elasticity of demand for cannabis: does potency matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Capital</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.300-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/16066359.2016.1139699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818787v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price elasticity of demand for cannabis: does potency matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Firm Survival: Isolating the Role of Founders’ Human Capital in Accounting for Firm Longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.186-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/686153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/16066359.2016.1139699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514402v1</w:t>
+                <w:t xml:space="preserve">hal-02514400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Firm Survival: Isolating the Role of Founders’ Human Capital in Accounting for Firm Longevity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does smoke cross the border? Cigarette tax avoidance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Capital</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-015-0746-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/686153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514400v1</w:t>
+                <w:t xml:space="preserve">hal-02514399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does smoke cross the border? Cigarette tax avoidance in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-015-0746-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514399v1</w:t>
+                <w:t xml:space="preserve">hal-04511120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511120v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Consumer sentiment and government confidence: Is there a stable causal relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.310-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2014.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987036v1</w:t>
+                <w:t xml:space="preserve">hal-04511146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer sentiment and government confidence: Is there a stable causal relationship?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is injury compensation inequitable? Evidence from road accidents victims in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.671917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/fp.2014.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04511146v1</w:t>
+                <w:t xml:space="preserve">hal-02514407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is injury compensation inequitable? Evidence from road accidents victims in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les usagers de « Legal Highs » sont-ils satisfaits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.S212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2012.671917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514407v1</w:t>
+                <w:t xml:space="preserve">hal-02514405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers de « Legal Highs » sont-ils satisfaits ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+                <w:t xml:space="preserve">Is injury compensation inequitable ? Evidence from road accidents victims in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp 28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.671917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514405v1</w:t>
+                <w:t xml:space="preserve">hal-00868289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is injury compensation inequitable ? Evidence from road accidents victims in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+                <w:t xml:space="preserve">Efficiency of purchasing and selling agents in markets with quality uncertainty: The case of illicit drug transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2012.671917⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (3), pp.646-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868289v1</w:t>
+                <w:t xml:space="preserve">hal-02514394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of purchasing and selling agents in markets with quality uncertainty: The case of illicit drug transactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Retirement intentions of older migrant workers: does health matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.441-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01437721211243787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02514394v1</w:t>
+                <w:t xml:space="preserve">hal-02514408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirement intentions of older migrant workers: does health matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesurer l'efficacité des députés au sein du parlement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.624.0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/01437721211243787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514408v1</w:t>
+                <w:t xml:space="preserve">hal-02514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'efficacité des députés au sein du parlement français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of family incomes in cigarette smoking: Evidence from French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (12), pp.1864-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.624.0611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514414v1</w:t>
+                <w:t xml:space="preserve">hal-02514409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of family incomes in cigarette smoking: Evidence from French students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Positive and negative preferences in human mate selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11150-010-9089-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.02.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514409v1</w:t>
+                <w:t xml:space="preserve">hal-02514417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative preferences in human mate selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La dissuasion des homicides volontaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.622.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11150-010-9089-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514417v1</w:t>
+                <w:t xml:space="preserve">hal-02514416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how experts rate cigars : a 'havanometric' analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (01), pp.99-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2011.595691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissuasion des homicides volontaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+                <w:t xml:space="preserve">THE USE OF EXPERT OPINION, QUALITY AND REPUTATION INDICATORS BY CONSUMERS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Harrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (06), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036840701720812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.622.0237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514416v1</w:t>
+                <w:t xml:space="preserve">hal-00582058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">] Les déterminants du stress professionnel ressenti : une estimation par la méthode des équations d’estimation généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bellinghausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4-5 (195-196), pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514412v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00582058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultrices pluriactives : une reconnaissance difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agricultrices pluriactives : entre enjeux d’organisation du travail et de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chaillard</w:t>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Amar Djouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Djouak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Ceriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Georges Doriot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164205v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultrices pluriactives : entre enjeux d’organisation du travail et de reconnaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultrices pluriactives : une reconnaissance difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Chaillard</w:t>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Amar Djouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Djouak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clarisse Ceriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaillant</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">9. Journées Georges Doriot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361270v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et performance de l'activité de conciliation civile en France : approches quantitatives, qualitatives et expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Belarouci</w:t>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Suchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+                <w:t xml:space="preserve">Vincent Lenglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lenglin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Bobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Études et de la Recherche sur le Droit et la Justice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition et discernement de l’enfant devant le juge aux affaires familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallevaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Mallevaey</w:t>
+                <w:t xml:space="preserve">Maïté Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Brunel</w:t>
+                <w:t xml:space="preserve">Francoise Dekeuwer Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dekeuwer Defossez</w:t>
+                <w:t xml:space="preserve">Léa Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Jardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16.32, Mission de recherche Droit et justice. 2018, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des dommages corporels : Une perspective économique des méthodes d'évaluation et d'harmonisation de l'indemnisation des victimes d'accidents de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Harrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention n° CV 0004621, Ministère de l'Ecologie, de l’Energie, du Développement durable et le la Mer Direction de la Sécurité et de la Circulation Routières. 2010, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3418,322 +3284,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine : le prix du crime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sens de la peine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147, 2018, 978-2-343-13153-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine : le prix du crime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Ludwiczac (dir.); Jean Motte dit Falisse (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sens de la peine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018,  978-2-343-13153-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation économique des dommages corporels est-elle inégalitaire ? L'exemple des victimes de l'insécurité routière indemnisées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valorisation économique des dommages corporels est-elle inégalitaire ? L'exemple des victimes de l'insécurité routière indemnisées en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Association of Road Safety Professionals, CARSP, 26p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3743,104 +3609,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fulgurante recréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giorgini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayard, pp.336, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3850,1069 +3716,1069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding diamond pricing using unconditional quantile regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas G. Vaillant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00853384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of self-reported health: Evidence from Albanian data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of family incomes in cigarette smoking: Evidence from French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694448v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do consumers learn from tasting scores set by experts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité des députés au sein du Parlement français : l'apport des techniques de frontières non-paramétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of family incomes in cigarette smoking: Evidence from French students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the reliability of self-reported health: Evidence from Albanian data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694336v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retirement intentions of older migrant workers: Does health matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin differences in self-reported health among older migrants living in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Understanding how experts rate cigars: A “havanometric” analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449608v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, anxiété et dépression au travail. Existe-t-il des différences entre entreprises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Origin differences in self-reported health among older migrants living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470602v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il choquer les fumeurs et les fumeurs potentiels pour dissuader les comportements tabagiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress, anxiété et dépression au travail. Existe-t-il des différences entre entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546294v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating as leisure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faut-il choquer les fumeurs et les fumeurs potentiels pour dissuader les comportements tabagiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526281v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative preferences in human mate selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dating as leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455160v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how experts rate cigars: A “havanometric” analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Positive and negative preferences in human mate selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547705v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does punishment of minor sexual offences deter rapes? Longitudinal evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4922,105 +4788,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTIONS A UNE ECONOMIE DE LA VIE QUOTIDIENNE - Les êtres humains face au crime, à leur santé, à la politique et au choix de leur conjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris 1 - Panthéon Sorbonne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03990240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5167,51 +5033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garrouste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vericel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02947325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cauchie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/16066359.2016.1139699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0746-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.671917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Bruneel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F5ZF9M0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721211243787" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-010-9089-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.595691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.622.0237" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellinghausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701720812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ceriani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04366912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallevaey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04366998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-03990240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garrouste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Ukrayinchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vericel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02947325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cauchie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/16066359.2016.1139699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0746-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.671917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Bruneel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F5ZF9M0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01437721211243787" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.02.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-010-9089-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.622.0237" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.595691" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701720812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellinghausen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ceriani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04366912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallevaey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecocq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04366998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-03990240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>